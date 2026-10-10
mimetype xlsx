--- v0 (2026-08-10)
+++ v1 (2026-10-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Pedidos" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="61">
   <si>
     <t>N° pedido</t>
   </si>
   <si>
     <t>Canal</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Producto</t>
   </si>
   <si>
     <t>Modelo</t>
   </si>
   <si>
     <t>Talla</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
@@ -83,50 +83,158 @@
     <t>Costo</t>
   </si>
   <si>
     <t>Ganancia bruta</t>
   </si>
   <si>
     <t>Pagado</t>
   </si>
   <si>
     <t>Pendiente</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Factura</t>
   </si>
   <si>
     <t>Teléfono</t>
   </si>
   <si>
     <t>Método de pago</t>
   </si>
   <si>
     <t>Condición de pago</t>
+  </si>
+  <si>
+    <t>PE0098</t>
+  </si>
+  <si>
+    <t>WhatsApp</t>
+  </si>
+  <si>
+    <t>Celina De Montenegro</t>
+  </si>
+  <si>
+    <t>Vestido largo</t>
+  </si>
+  <si>
+    <t>Vestido estampado</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Cobalto</t>
+  </si>
+  <si>
+    <t>Ferreñafe</t>
+  </si>
+  <si>
+    <t>oficina Shalom de Ferreñafe</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>notificado</t>
+  </si>
+  <si>
+    <t>DNI: 17412711</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>+51948884682</t>
+  </si>
+  <si>
+    <t>Pago adelantado</t>
+  </si>
+  <si>
+    <t>PE0097</t>
+  </si>
+  <si>
+    <t>Cecilia Marín Lara</t>
+  </si>
+  <si>
+    <t>Vestido corto</t>
+  </si>
+  <si>
+    <t>Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>azul marino</t>
+  </si>
+  <si>
+    <t>Arequipa</t>
+  </si>
+  <si>
+    <t>agencia shalom vía 54 cerro colorado las Flores Arequipa</t>
+  </si>
+  <si>
+    <t>DNI: 29425410</t>
+  </si>
+  <si>
+    <t>+51912234687</t>
+  </si>
+  <si>
+    <t>PE0094</t>
+  </si>
+  <si>
+    <t>Maritza Fiestas Querevalu</t>
+  </si>
+  <si>
+    <t>Vestido bobo</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>beige</t>
+  </si>
+  <si>
+    <t>Chiclayo ,_Pimentel</t>
+  </si>
+  <si>
+    <t>al costado de comisaría Pimentel Shalom</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>DNI: 45515900</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>+51958668239</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -473,51 +581,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y1"/>
+  <dimension ref="A1:Y4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="32" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
     <col min="16" max="16" width="30" customWidth="1"/>
     <col min="18" max="18" width="13" customWidth="1"/>
     <col min="19" max="20" width="10" customWidth="1"/>
     <col min="21" max="22" width="12" customWidth="1"/>
     <col min="23" max="24" width="14" customWidth="1"/>
     <col min="25" max="25" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" x14ac:dyDescent="0.25">
@@ -573,50 +681,281 @@
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2">
+        <v>72</v>
+      </c>
+      <c r="I2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M2" t="s">
+        <v>35</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2">
+        <v>33</v>
+      </c>
+      <c r="R2">
+        <v>39</v>
+      </c>
+      <c r="S2">
+        <v>20</v>
+      </c>
+      <c r="T2">
+        <v>52</v>
+      </c>
+      <c r="U2" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" t="s">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3">
+        <v>72</v>
+      </c>
+      <c r="I3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" t="s">
+        <v>47</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q3">
+        <v>28</v>
+      </c>
+      <c r="R3">
+        <v>44</v>
+      </c>
+      <c r="S3">
+        <v>20</v>
+      </c>
+      <c r="T3">
+        <v>52</v>
+      </c>
+      <c r="U3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V3" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" t="s">
+        <v>49</v>
+      </c>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4">
+        <v>74</v>
+      </c>
+      <c r="I4" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4">
+        <v>28</v>
+      </c>
+      <c r="R4">
+        <v>46</v>
+      </c>
+      <c r="S4">
+        <v>20</v>
+      </c>
+      <c r="T4">
+        <v>54</v>
+      </c>
+      <c r="U4" t="s">
+        <v>59</v>
+      </c>
+      <c r="V4" t="s">
+        <v>35</v>
+      </c>
+      <c r="W4" t="s">
+        <v>60</v>
+      </c>
+      <c r="X4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">