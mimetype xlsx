--- v0 (2026-08-10)
+++ v1 (2026-10-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Pedidos" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1944" uniqueCount="708">
   <si>
     <t>N° pedido</t>
   </si>
   <si>
     <t>Canal</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Producto</t>
   </si>
   <si>
     <t>Modelo</t>
   </si>
   <si>
     <t>Talla</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
@@ -83,50 +83,2100 @@
     <t>Costo</t>
   </si>
   <si>
     <t>Ganancia bruta</t>
   </si>
   <si>
     <t>Pagado</t>
   </si>
   <si>
     <t>Pendiente</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Factura</t>
   </si>
   <si>
     <t>Teléfono</t>
   </si>
   <si>
     <t>Método de pago</t>
   </si>
   <si>
     <t>Condición de pago</t>
+  </si>
+  <si>
+    <t>PE0101</t>
+  </si>
+  <si>
+    <t>WhatsApp</t>
+  </si>
+  <si>
+    <t>María Lisbeth Farfán Escalante</t>
+  </si>
+  <si>
+    <t>Vestido largo</t>
+  </si>
+  <si>
+    <t>Vestido estampado</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Negro</t>
+  </si>
+  <si>
+    <t>Cusco</t>
+  </si>
+  <si>
+    <t>Shalom-Pachacutec Cusco</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Entregado</t>
+  </si>
+  <si>
+    <t>DNI: 23950976</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>+51962792837</t>
+  </si>
+  <si>
+    <t>Pago adelantado</t>
+  </si>
+  <si>
+    <t>PE0100</t>
+  </si>
+  <si>
+    <t>Maria Patricia  Salcedo Ccahuana</t>
+  </si>
+  <si>
+    <t>Vestido corto</t>
+  </si>
+  <si>
+    <t>Vestido corazón</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>italiano</t>
+  </si>
+  <si>
+    <t>Arequipa</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>DNI: 29423152</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>+51958904355</t>
+  </si>
+  <si>
+    <t>PE0099</t>
+  </si>
+  <si>
+    <t>Jocabed Tapia Tomayconza</t>
+  </si>
+  <si>
+    <t>Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>camell</t>
+  </si>
+  <si>
+    <t>Agencia parque industrial Shalom</t>
+  </si>
+  <si>
+    <t>DNI: 40934732</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>+51989228464</t>
+  </si>
+  <si>
+    <t>PE0098</t>
+  </si>
+  <si>
+    <t>Celina De Montenegro</t>
+  </si>
+  <si>
+    <t>Cobalto</t>
+  </si>
+  <si>
+    <t>Ferreñafe</t>
+  </si>
+  <si>
+    <t>oficina Shalom de Ferreñafe</t>
+  </si>
+  <si>
+    <t>notificado</t>
+  </si>
+  <si>
+    <t>DNI: 17412711</t>
+  </si>
+  <si>
+    <t>+51948884682</t>
+  </si>
+  <si>
+    <t>PE0097</t>
+  </si>
+  <si>
+    <t>Cecilia Marín Lara</t>
+  </si>
+  <si>
+    <t>azul marino</t>
+  </si>
+  <si>
+    <t>agencia shalom vía 54 cerro colorado las Flores Arequipa</t>
+  </si>
+  <si>
+    <t>DNI: 29425410</t>
+  </si>
+  <si>
+    <t>+51912234687</t>
+  </si>
+  <si>
+    <t>PE0096</t>
+  </si>
+  <si>
+    <t>Norma Ordaya</t>
+  </si>
+  <si>
+    <t>Vestido camisero corto, Vestido camisero corto, Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>XL, XL, XL</t>
+  </si>
+  <si>
+    <t>azul marino, fucsia, verde militar</t>
+  </si>
+  <si>
+    <t>Chaclacayo</t>
+  </si>
+  <si>
+    <t>Mz. D Lte.92 Urb. El Cuadro Chaclacayo. (Ref: Está en la Mz. D Lte 92 Urb. El Cuadro Chaclacayo)</t>
+  </si>
+  <si>
+    <t>entre 2:00 y 10:00 p. m.</t>
+  </si>
+  <si>
+    <t>Motorizado</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>+51936023967</t>
+  </si>
+  <si>
+    <t>Contraentrega</t>
+  </si>
+  <si>
+    <t>PE0095</t>
+  </si>
+  <si>
+    <t>Ruth Lucerito Herrera Peña</t>
+  </si>
+  <si>
+    <t>Pisco San Clemente</t>
+  </si>
+  <si>
+    <t>Agencia Shalom San Clemente (Pisco)</t>
+  </si>
+  <si>
+    <t>DNI: 70779647</t>
+  </si>
+  <si>
+    <t>+51985901132</t>
+  </si>
+  <si>
+    <t>PE0094</t>
+  </si>
+  <si>
+    <t>Maritza Fiestas Querevalu</t>
+  </si>
+  <si>
+    <t>Vestido bobo</t>
+  </si>
+  <si>
+    <t>beige</t>
+  </si>
+  <si>
+    <t>Chiclayo ,_Pimentel</t>
+  </si>
+  <si>
+    <t>al costado de comisaría Pimentel Shalom</t>
+  </si>
+  <si>
+    <t>DNI: 45515900</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>+51958668239</t>
+  </si>
+  <si>
+    <t>PE0093</t>
+  </si>
+  <si>
+    <t>Beltzy Del Carmen Huamán Castro</t>
+  </si>
+  <si>
+    <t>perla</t>
+  </si>
+  <si>
+    <t>Chiclayo</t>
+  </si>
+  <si>
+    <t>Calle Tacna</t>
+  </si>
+  <si>
+    <t>DNI: 16474991</t>
+  </si>
+  <si>
+    <t>+51952961173</t>
+  </si>
+  <si>
+    <t>PE0092</t>
+  </si>
+  <si>
+    <t>Yaqui Aldegunda V Ara Alavarado</t>
+  </si>
+  <si>
+    <t>Huánuco</t>
+  </si>
+  <si>
+    <t>SHALON JR. AGUILAR</t>
+  </si>
+  <si>
+    <t>DNI: 40700386</t>
+  </si>
+  <si>
+    <t>+51972434155</t>
+  </si>
+  <si>
+    <t>PE0091</t>
+  </si>
+  <si>
+    <t>Liliana Astorayme</t>
+  </si>
+  <si>
+    <t>guinda</t>
+  </si>
+  <si>
+    <t>Surco</t>
+  </si>
+  <si>
+    <t>Juan Pablo Vizcardo y Guzmán 363 Surco (Ref: colegio precursores)</t>
+  </si>
+  <si>
+    <t>hasta las 5 PM</t>
+  </si>
+  <si>
+    <t>Cancelado</t>
+  </si>
+  <si>
+    <t>+51967136510</t>
+  </si>
+  <si>
+    <t>PE0090</t>
+  </si>
+  <si>
+    <t>Norma Hermosa Alanocca</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>Blanco</t>
+  </si>
+  <si>
+    <t>shalon de sanjeronimo</t>
+  </si>
+  <si>
+    <t>DNI: 42705428</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>+51994745858</t>
+  </si>
+  <si>
+    <t>PE0089</t>
+  </si>
+  <si>
+    <t>Arminda Estares Pacheco</t>
+  </si>
+  <si>
+    <t>Vestido estampado, Vestido estampado, Vestido estampado, Vestido estampado, Vestido estampado</t>
+  </si>
+  <si>
+    <t>XL, XL, XL, XL, XL</t>
+  </si>
+  <si>
+    <t>Azulino, Blanco, Fucsia, Negro, Rojo</t>
+  </si>
+  <si>
+    <t>Ate</t>
+  </si>
+  <si>
+    <t>Carretera central k.m 9.200 esquina Huanchihuaylas #100 (Ref: Instituto SISE Ate)</t>
+  </si>
+  <si>
+    <t>2:00 a 10:00 p. m.</t>
+  </si>
+  <si>
+    <t>+51972729279</t>
+  </si>
+  <si>
+    <t>PE0088</t>
+  </si>
+  <si>
+    <t>Susana Gonzales Miranda</t>
+  </si>
+  <si>
+    <t>San Martin de Porres</t>
+  </si>
+  <si>
+    <t>Jose Sabogal 460 Smp (Ref: Ref puente Cayetano Heredia.)</t>
+  </si>
+  <si>
+    <t>no tan tarde</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>+51954115846</t>
+  </si>
+  <si>
+    <t>PE0087</t>
+  </si>
+  <si>
+    <t>Laura Corina Dela Cruz Zamudio</t>
+  </si>
+  <si>
+    <t>Huacho</t>
+  </si>
+  <si>
+    <t>A. Salaverrry Ovalo de huacho</t>
+  </si>
+  <si>
+    <t>DNI: 15764169</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>+51923519362</t>
+  </si>
+  <si>
+    <t>PE0086</t>
+  </si>
+  <si>
+    <t>Gloria Perdiz Arrospide</t>
+  </si>
+  <si>
+    <t>Vestido corazón, Vestido corazón</t>
+  </si>
+  <si>
+    <t>L, L</t>
+  </si>
+  <si>
+    <t>azulino, negro</t>
+  </si>
+  <si>
+    <t>Puerto Maldonado</t>
+  </si>
+  <si>
+    <t>enviar x shalom  las piedras madre de DIOs tanbopata tanbopata</t>
+  </si>
+  <si>
+    <t>DNI: 40549071</t>
+  </si>
+  <si>
+    <t>+51992981513</t>
+  </si>
+  <si>
+    <t>PE0085</t>
+  </si>
+  <si>
+    <t>Fany González Sabogal</t>
+  </si>
+  <si>
+    <t>Vestido camisero corto, Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>M, M</t>
+  </si>
+  <si>
+    <t>azul marino, camell</t>
+  </si>
+  <si>
+    <t>Shalom de calle Tacna 1095</t>
+  </si>
+  <si>
+    <t>DNI: 16429092</t>
+  </si>
+  <si>
+    <t>+51956200352</t>
+  </si>
+  <si>
+    <t>PE0084</t>
+  </si>
+  <si>
+    <t>Estefania Isabel Guzmán  De Matos</t>
+  </si>
+  <si>
+    <t>Azulino</t>
+  </si>
+  <si>
+    <t>Trujillo Distrito La Esperanza</t>
+  </si>
+  <si>
+    <t>Shalon  de la tahuantinsuyo de la Esperanza</t>
+  </si>
+  <si>
+    <t>DNI: 18052523</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>+51984495312</t>
+  </si>
+  <si>
+    <t>PE0083</t>
+  </si>
+  <si>
+    <t>María Benilda Saavedra Carrion</t>
+  </si>
+  <si>
+    <t>Distrito El Porvenir Trujillo</t>
+  </si>
+  <si>
+    <t>Heroes 591</t>
+  </si>
+  <si>
+    <t>DNI: 17942511</t>
+  </si>
+  <si>
+    <t>+51944389430</t>
+  </si>
+  <si>
+    <t>PE0082</t>
+  </si>
+  <si>
+    <t>Sandra Fox</t>
+  </si>
+  <si>
+    <t>Piura</t>
+  </si>
+  <si>
+    <t>Chalom tacaña Castilla Piura</t>
+  </si>
+  <si>
+    <t>DNI: 42706719</t>
+  </si>
+  <si>
+    <t>PE0081</t>
+  </si>
+  <si>
+    <t>Rosmarina Rengifo Quenema</t>
+  </si>
+  <si>
+    <t>Vestido estampado, Vestido estampado</t>
+  </si>
+  <si>
+    <t>Fucsia, Azulino</t>
+  </si>
+  <si>
+    <t>Cajamarca -  Cajamarca - Baños Del Inca</t>
+  </si>
+  <si>
+    <t>Agencia Shalom: Baños del inca dirección: Jr. Calidez N° 242 - Lotis. Hurtado Miler - Baños del inca - Cajamarca (Ref: A espaldas de Senati y A una cuadra de la base de serenazgo de baños del Inca)</t>
+  </si>
+  <si>
+    <t>DNI: 46121383</t>
+  </si>
+  <si>
+    <t>+51925418144</t>
+  </si>
+  <si>
+    <t>PE0080</t>
+  </si>
+  <si>
+    <t>Edgar Marmanillo Villanueva</t>
+  </si>
+  <si>
+    <t>Provincias</t>
+  </si>
+  <si>
+    <t>Av. Jorge Chavez Mz. H1 Sub Lote 11-b, Iberia - Tahuamanu - Madre De Dios</t>
+  </si>
+  <si>
+    <t>DNI: 23863824</t>
+  </si>
+  <si>
+    <t>+51982613852</t>
+  </si>
+  <si>
+    <t>PE0079</t>
+  </si>
+  <si>
+    <t>Marilú Yanina Díaz Díaz</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Av Pakamuros esquina con calle Libertad</t>
+  </si>
+  <si>
+    <t>DNI: 40438230</t>
+  </si>
+  <si>
+    <t>+51978179145</t>
+  </si>
+  <si>
+    <t>PE0078</t>
+  </si>
+  <si>
+    <t>Arlen Mentiani Cruz</t>
+  </si>
+  <si>
+    <t>San Miguel</t>
+  </si>
+  <si>
+    <t>Av del Pacífico 175 (Ref: parque la huaca)</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>+51984888045</t>
+  </si>
+  <si>
+    <t>PE0077</t>
+  </si>
+  <si>
+    <t>Rosa Marlene Timana Tineo</t>
+  </si>
+  <si>
+    <t>Tumbes</t>
+  </si>
+  <si>
+    <t>Shalom Av.Arica Tumbes</t>
+  </si>
+  <si>
+    <t>DNI: 02828729</t>
+  </si>
+  <si>
+    <t>+51972800321</t>
+  </si>
+  <si>
+    <t>PE0076</t>
+  </si>
+  <si>
+    <t>Judith Sobrado</t>
+  </si>
+  <si>
+    <t>Rojo</t>
+  </si>
+  <si>
+    <t>San Juan de Lurigancho</t>
+  </si>
+  <si>
+    <t>el bosque (Ref: Puerta 4 mercado San Carlos)</t>
+  </si>
+  <si>
+    <t>+51981356131</t>
+  </si>
+  <si>
+    <t>PE0075</t>
+  </si>
+  <si>
+    <t>Els Barbadillo De Mayque</t>
+  </si>
+  <si>
+    <t>Vestido pasador</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>verde botella</t>
+  </si>
+  <si>
+    <t>Tucume</t>
+  </si>
+  <si>
+    <t>Calle Federico Villareal (Ref: keda x el cementerio)</t>
+  </si>
+  <si>
+    <t>DNI: 17428366</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>+51939285671</t>
+  </si>
+  <si>
+    <t>PE0074</t>
+  </si>
+  <si>
+    <t>Liceth Lino Ramírez</t>
+  </si>
+  <si>
+    <t>azulino</t>
+  </si>
+  <si>
+    <t>Tingo María</t>
+  </si>
+  <si>
+    <t>en la av Tito Jaime Cuadra 9</t>
+  </si>
+  <si>
+    <t>DNI: 43467692</t>
+  </si>
+  <si>
+    <t>+51990214526</t>
+  </si>
+  <si>
+    <t>PE0073</t>
+  </si>
+  <si>
+    <t>Ana Apaza</t>
+  </si>
+  <si>
+    <t>Agencia Shalom en el distrito de Miraflores departmento de Arequipa</t>
+  </si>
+  <si>
+    <t>a primera hora del lunes</t>
+  </si>
+  <si>
+    <t>DNI: 29415856</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>+51968457780</t>
+  </si>
+  <si>
+    <t>PE0072</t>
+  </si>
+  <si>
+    <t>Gertrudes Esquivel Mollo</t>
+  </si>
+  <si>
+    <t>L, XL</t>
+  </si>
+  <si>
+    <t>rojo, guinda</t>
+  </si>
+  <si>
+    <t>Chumbivilcas, Cusco</t>
+  </si>
+  <si>
+    <t>Av Perú, Santo Tomás, Chumbivilcas</t>
+  </si>
+  <si>
+    <t>DNI: 24780514</t>
+  </si>
+  <si>
+    <t>+51984351057</t>
+  </si>
+  <si>
+    <t>PE0071</t>
+  </si>
+  <si>
+    <t>Marleni Alva</t>
+  </si>
+  <si>
+    <t>Vestido aro</t>
+  </si>
+  <si>
+    <t>negro</t>
+  </si>
+  <si>
+    <t>Puente Piedra</t>
+  </si>
+  <si>
+    <t>Óvalo Puente Piedra – Puerta del Mercado Huamantanga (Ref: Es en mismo óvalo de puente piedra frente de lucero puerta de mercado huamantanga Adentro trabajo yo)</t>
+  </si>
+  <si>
+    <t>de 3 a 4 p. m.</t>
+  </si>
+  <si>
+    <t>+51900676911</t>
+  </si>
+  <si>
+    <t>PE0070</t>
+  </si>
+  <si>
+    <t>Silvina Zegarra Camacho</t>
+  </si>
+  <si>
+    <t>azulino, rojo</t>
+  </si>
+  <si>
+    <t>Cercado de lima</t>
+  </si>
+  <si>
+    <t>Jr. Ancash  1288 (Ref: frente al Neurologicas  es el Inkafarma)</t>
+  </si>
+  <si>
+    <t>+51915256495</t>
+  </si>
+  <si>
+    <t>PE0069</t>
+  </si>
+  <si>
+    <t>Martha Baca De Chillitupa</t>
+  </si>
+  <si>
+    <t>verde militar</t>
+  </si>
+  <si>
+    <t>OFICINA DE SHALON,AGENCIA VELASCO WANCHAQ (Ref: Si es en la vida VELAZCO)</t>
+  </si>
+  <si>
+    <t>DNI: 23871931</t>
+  </si>
+  <si>
+    <t>+51965624165</t>
+  </si>
+  <si>
+    <t>PE0068</t>
+  </si>
+  <si>
+    <t>Vilma Barboza Acuña</t>
+  </si>
+  <si>
+    <t>Vestido camisero a rayas, Vestido camisero a rayas</t>
+  </si>
+  <si>
+    <t>XL, XL</t>
+  </si>
+  <si>
+    <t>celeste, guinda</t>
+  </si>
+  <si>
+    <t>Moyobamba</t>
+  </si>
+  <si>
+    <t>Por la 20 de abril</t>
+  </si>
+  <si>
+    <t>DNI: 45666955</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>+51913803945</t>
+  </si>
+  <si>
+    <t>PE0067</t>
+  </si>
+  <si>
+    <t>Rosa Coaquira</t>
+  </si>
+  <si>
+    <t>Breña</t>
+  </si>
+  <si>
+    <t>Giron, Loreto, 359. (Ref: Mercado, Mercado, Chacra, Colorado, cuadra 3 de Loreto.)</t>
+  </si>
+  <si>
+    <t>+51917629344</t>
+  </si>
+  <si>
+    <t>PE0066</t>
+  </si>
+  <si>
+    <t>Dina Alvarado</t>
+  </si>
+  <si>
+    <t>rojo</t>
+  </si>
+  <si>
+    <t>av primavera NRO 1878 surco. (Ref: Oficina de la SUNARP. A la altura del museo de oro.)</t>
+  </si>
+  <si>
+    <t>2 a 5 p. m.</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>PE0065</t>
+  </si>
+  <si>
+    <t>Rosa Diaz Estela</t>
+  </si>
+  <si>
+    <t>Vestido camisero largo</t>
+  </si>
+  <si>
+    <t>Bellavista- Bellavista- San Martin</t>
+  </si>
+  <si>
+    <t>Av. lima s/n c-4 mz 71 - lote a - tercer piso, bellavista- bellavista- san martin (Ref: espaldas de ferretería el iman)</t>
+  </si>
+  <si>
+    <t>DNI: 44520693</t>
+  </si>
+  <si>
+    <t>+51956804855</t>
+  </si>
+  <si>
+    <t>PE0064</t>
+  </si>
+  <si>
+    <t>Santos Cristina Joaquín Ramírez</t>
+  </si>
+  <si>
+    <t>negro, verde olivo</t>
+  </si>
+  <si>
+    <t>Trujillo</t>
+  </si>
+  <si>
+    <t>Shalom del Alto Trujillo</t>
+  </si>
+  <si>
+    <t>DNI: 40294118</t>
+  </si>
+  <si>
+    <t>+51924701029</t>
+  </si>
+  <si>
+    <t>PE0063</t>
+  </si>
+  <si>
+    <t>Luci Choquehuanca Vallenas</t>
+  </si>
+  <si>
+    <t>Vestido camisero largo, Vestido camisero largo</t>
+  </si>
+  <si>
+    <t>lacre, camell</t>
+  </si>
+  <si>
+    <t>Quillabamba La Convención Cusco</t>
+  </si>
+  <si>
+    <t>dirección de shalom Jr. Puno es la única oficina en quillabamba</t>
+  </si>
+  <si>
+    <t>DNI: 23812329</t>
+  </si>
+  <si>
+    <t>+51914210322</t>
+  </si>
+  <si>
+    <t>PE0062</t>
+  </si>
+  <si>
+    <t>Irma Irene Avalos Horna</t>
+  </si>
+  <si>
+    <t>lacre</t>
+  </si>
+  <si>
+    <t>Nuevo Chimbote</t>
+  </si>
+  <si>
+    <t>Shalom de urbanización Nicolás Garatea nuevo Chimbote</t>
+  </si>
+  <si>
+    <t>DNI: 32931104</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>+51952102794</t>
+  </si>
+  <si>
+    <t>PE0061</t>
+  </si>
+  <si>
+    <t>Pilar Olaya Carrillo</t>
+  </si>
+  <si>
+    <t>Shalom de Av. Gulman</t>
+  </si>
+  <si>
+    <t>DNI: 02633573</t>
+  </si>
+  <si>
+    <t>+51969215984</t>
+  </si>
+  <si>
+    <t>PE0060</t>
+  </si>
+  <si>
+    <t>Paola</t>
+  </si>
+  <si>
+    <t>Vestido camisero a rayas, Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>XL, M</t>
+  </si>
+  <si>
+    <t>azulino, perla</t>
+  </si>
+  <si>
+    <t>San Pedro De Lloc, Pacasmayo, La Libertad</t>
+  </si>
+  <si>
+    <t>Recoger en agencia de san Pedro de Lloc</t>
+  </si>
+  <si>
+    <t>DNI: 80523974</t>
+  </si>
+  <si>
+    <t>+51957548069</t>
+  </si>
+  <si>
+    <t>PE0059</t>
+  </si>
+  <si>
+    <t>Viviana Saldivar Villarroel</t>
+  </si>
+  <si>
+    <t>Cañete</t>
+  </si>
+  <si>
+    <t>Agencia Shalom Imperial</t>
+  </si>
+  <si>
+    <t>DNI: 40357172</t>
+  </si>
+  <si>
+    <t>+51943488597</t>
+  </si>
+  <si>
+    <t>PE0058</t>
+  </si>
+  <si>
+    <t>Guadalupe Solorzano Irigoyen</t>
+  </si>
+  <si>
+    <t>perla, negro</t>
+  </si>
+  <si>
+    <t>Jr los diamantes 1811 (Ref: Urbanización Manco Inca primera etapa)</t>
+  </si>
+  <si>
+    <t>4 de la tarde</t>
+  </si>
+  <si>
+    <t>A partir de las 4PM</t>
+  </si>
+  <si>
+    <t>+51941462604</t>
+  </si>
+  <si>
+    <t>PE0057</t>
+  </si>
+  <si>
+    <t>Olga Elizabeth Saldaña Muñoz</t>
+  </si>
+  <si>
+    <t>M, XL</t>
+  </si>
+  <si>
+    <t>perla, lacre</t>
+  </si>
+  <si>
+    <t>Ciudad De Dios - La Libertad</t>
+  </si>
+  <si>
+    <t>Agencia SHALOM, Ciudad de Dios - La libertad (Ref: Al Costado Del Molino Samán Y A Dos Cuadras Del Cruce A Cajamarca)</t>
+  </si>
+  <si>
+    <t>DNI: 19259698</t>
+  </si>
+  <si>
+    <t>+51938920112</t>
+  </si>
+  <si>
+    <t>PE0056</t>
+  </si>
+  <si>
+    <t>Lina Liset González</t>
+  </si>
+  <si>
+    <t>Vestido camisero a rayas</t>
+  </si>
+  <si>
+    <t>Shalom Hermanos Angulo, El Porvenir, Trujillo, La Libertad</t>
+  </si>
+  <si>
+    <t>DNI: Carnet de extranjería 008041073</t>
+  </si>
+  <si>
+    <t>+51962443419</t>
+  </si>
+  <si>
+    <t>PE0055</t>
+  </si>
+  <si>
+    <t>Allison Marybel Contreras Rojas</t>
+  </si>
+  <si>
+    <t>Huancayo</t>
+  </si>
+  <si>
+    <t>Agencia Shalon - sede San Carlos</t>
+  </si>
+  <si>
+    <t>DNI: 71030607</t>
+  </si>
+  <si>
+    <t>+51963983150</t>
+  </si>
+  <si>
+    <t>PE0054</t>
+  </si>
+  <si>
+    <t>Marleni Alcántara</t>
+  </si>
+  <si>
+    <t>verde olivo</t>
+  </si>
+  <si>
+    <t>San Juan de Miraflores</t>
+  </si>
+  <si>
+    <t>Av grau Mz w lt 24 umamarca SJM (Ref: por el colegio talentos kids)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enviar temprano porque sale de viaje </t>
+  </si>
+  <si>
+    <t>+51903211827</t>
+  </si>
+  <si>
+    <t>PE0053</t>
+  </si>
+  <si>
+    <t>Yolanda Llica Salas</t>
+  </si>
+  <si>
+    <t>MZ E LTE 1-A, El Olivar, San Martín de Porres (Ref: Estoy frente a este colegio inicial entre Av Víctor Raúl Haya de la Torre  cda 9 calle 16)</t>
+  </si>
+  <si>
+    <t>DNI: 08641214 — A partir de las 6PM</t>
+  </si>
+  <si>
+    <t>+51948871756</t>
+  </si>
+  <si>
+    <t>PE0052</t>
+  </si>
+  <si>
+    <t>Nataly López Apaza</t>
+  </si>
+  <si>
+    <t>Juliaca San Román</t>
+  </si>
+  <si>
+    <t>Shalom las Mercedes Juliaca san Román</t>
+  </si>
+  <si>
+    <t>DNI: 46900884</t>
+  </si>
+  <si>
+    <t>+51958309794</t>
+  </si>
+  <si>
+    <t>PE0051</t>
+  </si>
+  <si>
+    <t>Sonia Machaca Peralta</t>
+  </si>
+  <si>
+    <t>Mazuko</t>
+  </si>
+  <si>
+    <t>Agencia Shalom Mazuko</t>
+  </si>
+  <si>
+    <t>DNI: 43171064</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>+51989676241</t>
+  </si>
+  <si>
+    <t>PE0050</t>
+  </si>
+  <si>
+    <t>Benites Adanaque De Barreto Liliana</t>
+  </si>
+  <si>
+    <t>Chulucanas</t>
+  </si>
+  <si>
+    <t>ENTREGAR EN AGENCIA</t>
+  </si>
+  <si>
+    <t>DNI: 32543796</t>
+  </si>
+  <si>
+    <t>+51929166183</t>
+  </si>
+  <si>
+    <t>PE0049</t>
+  </si>
+  <si>
+    <t>Elizabeth Karina Gabriel Suarez</t>
+  </si>
+  <si>
+    <t>Pucallpa</t>
+  </si>
+  <si>
+    <t>Federico basadre</t>
+  </si>
+  <si>
+    <t>DNI: 42993892</t>
+  </si>
+  <si>
+    <t>+51922412722</t>
+  </si>
+  <si>
+    <t>PE0048</t>
+  </si>
+  <si>
+    <t>Nuria Ortega Wong</t>
+  </si>
+  <si>
+    <t>lacre, italiano</t>
+  </si>
+  <si>
+    <t>Pichari</t>
+  </si>
+  <si>
+    <t>Asoc. Gral. Juan Velasco A. Mz. B - Lt. 2. Pichari - La Convención - Cusco.</t>
+  </si>
+  <si>
+    <t>DNI: 20053959</t>
+  </si>
+  <si>
+    <t>+51984336387</t>
+  </si>
+  <si>
+    <t>PE0047</t>
+  </si>
+  <si>
+    <t>Mercedes Cabrera Alvarez</t>
+  </si>
+  <si>
+    <t>AV. 15 DE AGOSTO, SHALOM PUERTO MALDONADO</t>
+  </si>
+  <si>
+    <t>DNI: 04800142</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>+51974200661</t>
+  </si>
+  <si>
+    <t>PE0046</t>
+  </si>
+  <si>
+    <t>Ruth Cavez Castro</t>
+  </si>
+  <si>
+    <t>CUSCO - LA CONVENCION - PICHARI</t>
+  </si>
+  <si>
+    <t>DNI: 47734052</t>
+  </si>
+  <si>
+    <t>+51994659470</t>
+  </si>
+  <si>
+    <t>PE0045</t>
+  </si>
+  <si>
+    <t>María Antonieta Cáceres Román</t>
+  </si>
+  <si>
+    <t>Sullana. Piura Sullana Santa Rosa</t>
+  </si>
+  <si>
+    <t>Shalom Sullana Santa Rosa. Piura</t>
+  </si>
+  <si>
+    <t>DNI: 23873217</t>
+  </si>
+  <si>
+    <t>+51984258182</t>
+  </si>
+  <si>
+    <t>PE0044</t>
+  </si>
+  <si>
+    <t>Alicia González</t>
+  </si>
+  <si>
+    <t>Villa María del Triunfo</t>
+  </si>
+  <si>
+    <t>Av mareategui 1918 (Ref: último paradero de etupsa 73)</t>
+  </si>
+  <si>
+    <t>7 PM</t>
+  </si>
+  <si>
+    <t>+51927778692</t>
+  </si>
+  <si>
+    <t>PE0043</t>
+  </si>
+  <si>
+    <t>July Yovany Rivas Adrianzen</t>
+  </si>
+  <si>
+    <t>Vestido pasador, Vestido pasador</t>
+  </si>
+  <si>
+    <t>XXL, XXL</t>
+  </si>
+  <si>
+    <t>rojo, verde olivo</t>
+  </si>
+  <si>
+    <t>Aguas Verdes, Tumbes</t>
+  </si>
+  <si>
+    <t>Av Tumbes s/n lote 09 mz 17, AH Tomás Arizola Olaya, sector II, (a una cuadra del parque Tomás Arizola (Ref: (a una cuadra del parque Tomás Arizola)</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>DNI: 45996853</t>
+  </si>
+  <si>
+    <t>+51976882361</t>
+  </si>
+  <si>
+    <t>PE0042</t>
+  </si>
+  <si>
+    <t>Emelina Diaz Leiva</t>
+  </si>
+  <si>
+    <t>verde olivo, negro</t>
+  </si>
+  <si>
+    <t>Calle tagna, provincia Chiclayo, departamento Lambayeque</t>
+  </si>
+  <si>
+    <t>DNI: 16701730</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>+51960738698</t>
+  </si>
+  <si>
+    <t>PE0041</t>
+  </si>
+  <si>
+    <t>Liliam Seminario Marchand</t>
+  </si>
+  <si>
+    <t>mostaza, perla</t>
+  </si>
+  <si>
+    <t>Sullana, Piura</t>
+  </si>
+  <si>
+    <t>Shalom de urbanización Santa Rosa</t>
+  </si>
+  <si>
+    <t>DNI: 03587357</t>
+  </si>
+  <si>
+    <t>+51947475183</t>
+  </si>
+  <si>
+    <t>PE0040</t>
+  </si>
+  <si>
+    <t>Viviana Espinoza Apacclla</t>
+  </si>
+  <si>
+    <t>Huancavelica</t>
+  </si>
+  <si>
+    <t>Agencia Shalom Huancavelica (única sede)</t>
+  </si>
+  <si>
+    <t>DNI: 43566443</t>
+  </si>
+  <si>
+    <t>+51949273008</t>
+  </si>
+  <si>
+    <t>PE0039</t>
+  </si>
+  <si>
+    <t>Eti Ocampo Sajami</t>
+  </si>
+  <si>
+    <t>azul marino, celeste</t>
+  </si>
+  <si>
+    <t>Provincia Bellavista Region San Martin</t>
+  </si>
+  <si>
+    <t>Av.Lima  s/n c_4 M z 71 Lote A.tercer piso Bellavista. Bellavista San MARTIN.como referencia. Espada ferretería el Imán</t>
+  </si>
+  <si>
+    <t>DNI: 00870070</t>
+  </si>
+  <si>
+    <t>+51958852448</t>
+  </si>
+  <si>
+    <t>PE0038</t>
+  </si>
+  <si>
+    <t>Cecilia Bolaños</t>
+  </si>
+  <si>
+    <t>italiano, verde botella</t>
+  </si>
+  <si>
+    <t>Avenida Alfredo Benavides 4505 (Ref: Frente a Roe de Benavides)</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>+51980655180</t>
+  </si>
+  <si>
+    <t>PE0037</t>
+  </si>
+  <si>
+    <t>Elena Chunga Martinez</t>
+  </si>
+  <si>
+    <t>Paita Piura</t>
+  </si>
+  <si>
+    <t>Agencia Shalom Paita</t>
+  </si>
+  <si>
+    <t>DNI: 02662688</t>
+  </si>
+  <si>
+    <t>+51977483068</t>
+  </si>
+  <si>
+    <t>PE0036</t>
+  </si>
+  <si>
+    <t>Sra.maribel. Navarro</t>
+  </si>
+  <si>
+    <t>Psj. Canadá 109 (Ref: Av.Vargas Machuca Zona E1)</t>
+  </si>
+  <si>
+    <t>+51975938105</t>
+  </si>
+  <si>
+    <t>PE0035</t>
+  </si>
+  <si>
+    <t>Rosani Bravo Días</t>
+  </si>
+  <si>
+    <t>Chota</t>
+  </si>
+  <si>
+    <t>Av. Fray José Arana N 805 - Frente Al Terminal Angel Divino</t>
+  </si>
+  <si>
+    <t>DNI: 43853852</t>
+  </si>
+  <si>
+    <t>+51957286416</t>
+  </si>
+  <si>
+    <t>PE0034</t>
+  </si>
+  <si>
+    <t>Delia Flor Alvarado Cacsire</t>
+  </si>
+  <si>
+    <t>Departamento Junín Provincia Chanchamayo Distrito Pichanaki</t>
+  </si>
+  <si>
+    <t>Satelite shalon</t>
+  </si>
+  <si>
+    <t>DNI: 20593468</t>
+  </si>
+  <si>
+    <t>+51968689073</t>
+  </si>
+  <si>
+    <t>PE0033</t>
+  </si>
+  <si>
+    <t>Pilar Florez Arosquipa</t>
+  </si>
+  <si>
+    <t>Vestido corto, Vestido largo</t>
+  </si>
+  <si>
+    <t>Vestido pasador, Vestido camisero largo, Vestido camisero largo, Vestido pasador</t>
+  </si>
+  <si>
+    <t>XXL, XXL, XXL, XXL</t>
+  </si>
+  <si>
+    <t>camell, guinda, verde olivo, negro</t>
+  </si>
+  <si>
+    <t>Juliaca, Puno</t>
+  </si>
+  <si>
+    <t>Jr. Mama Ocllo 915 - B, Juliaca, Perú (Ref: Al costado del Terminal Terrestre, cruce con Jr. Azángaro)</t>
+  </si>
+  <si>
+    <t>DNI: 24965382</t>
+  </si>
+  <si>
+    <t>+51915067984</t>
+  </si>
+  <si>
+    <t>PE0032</t>
+  </si>
+  <si>
+    <t>Paulina Zapata Puga</t>
+  </si>
+  <si>
+    <t>XL, L, L</t>
+  </si>
+  <si>
+    <t>azul marino, mostaza, rojo</t>
+  </si>
+  <si>
+    <t>Agencia Shalom de la Av  Grau-Piura</t>
+  </si>
+  <si>
+    <t>DNI: 02783696</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>+51951021244</t>
+  </si>
+  <si>
+    <t>PE0031</t>
+  </si>
+  <si>
+    <t>Patricia Alvarado Basilio</t>
+  </si>
+  <si>
+    <t>LOS PACAES 108 URB. VALDIVIEZO S.M.P. ALT CDRA. 20 DE LA AV. JOSE GRANDA ESPALDA DEL.COLEGIO FE Y ALEGRIA No1</t>
+  </si>
+  <si>
+    <t>+51940701656</t>
+  </si>
+  <si>
+    <t>PE0030</t>
+  </si>
+  <si>
+    <t>Teófila Campomanes Minaya</t>
+  </si>
+  <si>
+    <t>urbanización Mariscal Cáceres MK6 Lote 4 (Ref: altura del paradero 4 de la avenida central)</t>
+  </si>
+  <si>
+    <t>cualquier hora hasta las 19</t>
+  </si>
+  <si>
+    <t>+51948275455</t>
+  </si>
+  <si>
+    <t>PE0029</t>
+  </si>
+  <si>
+    <t>Ysabel Pumacayo</t>
+  </si>
+  <si>
+    <t>Alfonso Ugarte 848 (Ref: Cerca hospital Loayza)</t>
+  </si>
+  <si>
+    <t>4 PM</t>
+  </si>
+  <si>
+    <t>+51961983858</t>
+  </si>
+  <si>
+    <t>PE0028</t>
+  </si>
+  <si>
+    <t>Carmen Montenegro</t>
+  </si>
+  <si>
+    <t>Ventanilla</t>
+  </si>
+  <si>
+    <t>Mi Peru M6 LOTE 12 (Ref: A la espalda del Colegio Fe y Alegría N° 33, entrada El Paraíso)</t>
+  </si>
+  <si>
+    <t>2:00 PM</t>
+  </si>
+  <si>
+    <t>+51996007314</t>
+  </si>
+  <si>
+    <t>PE0027</t>
+  </si>
+  <si>
+    <t>Rosa Chininin Santur</t>
+  </si>
+  <si>
+    <t>Jirón  camana  851 (Ref: aúna cuadra de  plaza  san martín  edificio  regal)</t>
+  </si>
+  <si>
+    <t>+51946517366</t>
+  </si>
+  <si>
+    <t>PE0026</t>
+  </si>
+  <si>
+    <t>Maria Cristobal Solano</t>
+  </si>
+  <si>
+    <t>agencia shalom  ica y tacna</t>
+  </si>
+  <si>
+    <t>DNI: 19850247</t>
+  </si>
+  <si>
+    <t>+51922273593</t>
+  </si>
+  <si>
+    <t>PE0025</t>
+  </si>
+  <si>
+    <t>Ana Guillermina Cruz Miranda De Arana</t>
+  </si>
+  <si>
+    <t>Pacasmayo - La Libertad</t>
+  </si>
+  <si>
+    <t>Shalom centro, av. Gonzalo Ugas Salcedo - Pacasmayo</t>
+  </si>
+  <si>
+    <t>DNI: 19223827</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>+51912163162</t>
+  </si>
+  <si>
+    <t>PE0024</t>
+  </si>
+  <si>
+    <t>Sandra Bringas</t>
+  </si>
+  <si>
+    <t>celeste</t>
+  </si>
+  <si>
+    <t>Cajamarca</t>
+  </si>
+  <si>
+    <t>Agencia Shalom: Horacio Zevallos</t>
+  </si>
+  <si>
+    <t>DNI: 41037552</t>
+  </si>
+  <si>
+    <t>PE0023</t>
+  </si>
+  <si>
+    <t>Estela Vilchez Poma</t>
+  </si>
+  <si>
+    <t>Agencia de Shalon del Jr. Ica</t>
+  </si>
+  <si>
+    <t>DNI: 19842285</t>
+  </si>
+  <si>
+    <t>+51976302686</t>
+  </si>
+  <si>
+    <t>PE0022</t>
+  </si>
+  <si>
+    <t>Luz Rosado Pancca</t>
+  </si>
+  <si>
+    <t>SHALON DE HUNTER PARA AREQUIPA</t>
+  </si>
+  <si>
+    <t>DNI: 40727998</t>
+  </si>
+  <si>
+    <t>+51951526681</t>
+  </si>
+  <si>
+    <t>PE0021</t>
+  </si>
+  <si>
+    <t>Gladys Maritza Reque Yocya</t>
+  </si>
+  <si>
+    <t>Shalom Cajamarca agencia de Chanchamayo Barrio san Jose</t>
+  </si>
+  <si>
+    <t>DNI: 16518052</t>
+  </si>
+  <si>
+    <t>+51951193647</t>
+  </si>
+  <si>
+    <t>PE0020</t>
+  </si>
+  <si>
+    <t>Amelia Espinoza</t>
+  </si>
+  <si>
+    <t>camell, verde olivo</t>
+  </si>
+  <si>
+    <t>Asociación la Florida uno mc lote 3</t>
+  </si>
+  <si>
+    <t>5:00 p. m.</t>
+  </si>
+  <si>
+    <t>+51999881314</t>
+  </si>
+  <si>
+    <t>PE0019</t>
+  </si>
+  <si>
+    <t>Hilda Salazar</t>
+  </si>
+  <si>
+    <t>mostaza</t>
+  </si>
+  <si>
+    <t>La victoria</t>
+  </si>
+  <si>
+    <t>av 28 de julio 1178 (Ref: al costado de transportes america)</t>
+  </si>
+  <si>
+    <t>3 PM</t>
+  </si>
+  <si>
+    <t>+51949543031</t>
+  </si>
+  <si>
+    <t>PE0018</t>
+  </si>
+  <si>
+    <t>Sandra Lopez Flores</t>
+  </si>
+  <si>
+    <t>CENTRO COMERCIAL RODRIGUEZ 168__169 JIRON HUMBOTH 1558,,,,1562 AL FONDO (Ref: altura del Parque Canepa, Centro Comercial Rodríguez. Pero si viene con motorizado y no lo deja entrar, tendría que ser en Huánuco con Humboldt, la casita de Serenazgo. Ahí hay una reja y de ahí me llama por teléfono.)</t>
+  </si>
+  <si>
+    <t>7:00 - 8:00 p. m.</t>
+  </si>
+  <si>
+    <t>+51976432107</t>
+  </si>
+  <si>
+    <t>PE0017</t>
+  </si>
+  <si>
+    <t>Maritza Peralta Aguilar</t>
+  </si>
+  <si>
+    <t>Picota, San Martín</t>
+  </si>
+  <si>
+    <t>Avda Fernando belaúnde Terry kilómetro 60picota A 20cuadras de la comisaría</t>
+  </si>
+  <si>
+    <t>DNI: 01140377</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>+51942798667</t>
+  </si>
+  <si>
+    <t>PE0016</t>
+  </si>
+  <si>
+    <t>Nilda Iris Ninatanta Ortiz</t>
+  </si>
+  <si>
+    <t>Trujillo La Libertad</t>
+  </si>
+  <si>
+    <t>shalom Trujillo co liverpool</t>
+  </si>
+  <si>
+    <t>DNI: 26687245</t>
+  </si>
+  <si>
+    <t>+51966951524</t>
+  </si>
+  <si>
+    <t>PE0015</t>
+  </si>
+  <si>
+    <t>Charito Bravo Heredia</t>
+  </si>
+  <si>
+    <t>Jaen</t>
+  </si>
+  <si>
+    <t>Agencia Shalom Jaén — Cajamarca (Ref: Cajamarca)</t>
+  </si>
+  <si>
+    <t>DNI: 27682239</t>
+  </si>
+  <si>
+    <t>+51950621339</t>
+  </si>
+  <si>
+    <t>PE0014</t>
+  </si>
+  <si>
+    <t>Teodora Felipa Periche.</t>
+  </si>
+  <si>
+    <t>Callao</t>
+  </si>
+  <si>
+    <t>Maz F lt 11 tiwinsa callao.a una cuadra del penal (Ref: serca al penal sarita colonia)</t>
+  </si>
+  <si>
+    <t>3 a 6 PM</t>
+  </si>
+  <si>
+    <t>Se hace un descuento de la prenda de 4 soles por motivo de su cumpleaños</t>
+  </si>
+  <si>
+    <t>+51948402642</t>
+  </si>
+  <si>
+    <t>PE0013</t>
+  </si>
+  <si>
+    <t>Nilda Pañahua Fernandez</t>
+  </si>
+  <si>
+    <t>azul marino, fucsia</t>
+  </si>
+  <si>
+    <t>Las americas Mp lote 14 (Ref: al espalda de la tienda mas)</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>10:00 p. m.</t>
+  </si>
+  <si>
+    <t>+51958617001</t>
+  </si>
+  <si>
+    <t>PE0012</t>
+  </si>
+  <si>
+    <t>Catalina Francisca Tapia De Apaza</t>
+  </si>
+  <si>
+    <t>Tacna</t>
+  </si>
+  <si>
+    <t>Tacna Shalon. calle vigil  frente a la plaza  Miguel grau.</t>
+  </si>
+  <si>
+    <t>DNI: 00414555</t>
+  </si>
+  <si>
+    <t>+51982040513</t>
+  </si>
+  <si>
+    <t>PE0011</t>
+  </si>
+  <si>
+    <t>Eddy Salinas Retamozo</t>
+  </si>
+  <si>
+    <t>vestido corto</t>
+  </si>
+  <si>
+    <t>Abancay - Apurimac</t>
+  </si>
+  <si>
+    <t>Abancay unica agencia</t>
+  </si>
+  <si>
+    <t>DNI: 42572719</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>+51990053843</t>
+  </si>
+  <si>
+    <t>PE0010</t>
+  </si>
+  <si>
+    <t>LOS PACAES 108 URB. VALDIVIEZO S.M.P. ALT CDRA. 20 DE LA AV. JOSE GRANDA ESPALDA DEL.COLEGIO FE Y ALEGRIA No1 (Ref: ALT DE LA CDRA 20 DE LA AV. JOSE GRANDA, ESPALDA DEL COLEGIO FE Y ALEGRÍA N°1)</t>
+  </si>
+  <si>
+    <t>A cualquier hora</t>
+  </si>
+  <si>
+    <t>PE0009</t>
+  </si>
+  <si>
+    <t>Giovanna Moraima Alpaca Bustinza</t>
+  </si>
+  <si>
+    <t>Arequipa Calle Belén cerca al Mall Aventura Paucarpata Arequipa</t>
+  </si>
+  <si>
+    <t>DNI: 29516818</t>
+  </si>
+  <si>
+    <t>+51973894416</t>
+  </si>
+  <si>
+    <t>PE0008</t>
+  </si>
+  <si>
+    <t>María Llerena</t>
+  </si>
+  <si>
+    <t>Vestido corto, vestido corto</t>
+  </si>
+  <si>
+    <t>Vestido camisero a rayas, Vestido camisero corto, Vestido camisero corto, Vestido camisero corto, Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>L, L, L, L, L</t>
+  </si>
+  <si>
+    <t>azul marino, guinda, negro, rojo, verde militar</t>
+  </si>
+  <si>
+    <t>Surquillo</t>
+  </si>
+  <si>
+    <t>Alfa y Omega 173 la Calera de la Merced</t>
+  </si>
+  <si>
+    <t>+51962556976</t>
+  </si>
+  <si>
+    <t>PE0007</t>
+  </si>
+  <si>
+    <t>Llalle Huarcaya Rosa Angelica</t>
+  </si>
+  <si>
+    <t>shalom pero  el de San Joaquín panamericana a  cerca a Petroperú</t>
+  </si>
+  <si>
+    <t>DNI: 21523318</t>
+  </si>
+  <si>
+    <t>+51989812134</t>
+  </si>
+  <si>
+    <t>PE0006</t>
+  </si>
+  <si>
+    <t>Maruja Huamani</t>
+  </si>
+  <si>
+    <t>Vestido camisero corto, Vestido camisero corto, Vestido camisero corto, Vestido camisero corto</t>
+  </si>
+  <si>
+    <t>M, M, M, M</t>
+  </si>
+  <si>
+    <t>lacre, palo rosa, beige, azulino</t>
+  </si>
+  <si>
+    <t>Mercado San Francisco, la cuadra 6 de la Avenida Villa María, Puerta A13</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>2:00 p. m.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antes de las 2 PM
+</t>
+  </si>
+  <si>
+    <t>+51959600992</t>
+  </si>
+  <si>
+    <t>PE0005</t>
+  </si>
+  <si>
+    <t>Juan Perez</t>
+  </si>
+  <si>
+    <t>Blanco, Blanco</t>
+  </si>
+  <si>
+    <t>av mains 123</t>
+  </si>
+  <si>
+    <t>Shalom</t>
+  </si>
+  <si>
+    <t>DNI: 47479278</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>+5215538772629</t>
+  </si>
+  <si>
+    <t>PE0004</t>
+  </si>
+  <si>
+    <t>Silvia Febres</t>
+  </si>
+  <si>
+    <t>Nevado Salcantay 226 Ate</t>
+  </si>
+  <si>
+    <t>3:00 p. m.</t>
+  </si>
+  <si>
+    <t>16/09 a las 3 PM</t>
+  </si>
+  <si>
+    <t>PE0003</t>
+  </si>
+  <si>
+    <t>Maricarmen Romero Chiclla</t>
+  </si>
+  <si>
+    <t>Arequipa paucarpata Av Jesús con Arturo Villegas shalom</t>
+  </si>
+  <si>
+    <t>DNI: 71715925</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>+51984482017</t>
+  </si>
+  <si>
+    <t>PE0002</t>
+  </si>
+  <si>
+    <t>Maribel Rebaza Lozano</t>
+  </si>
+  <si>
+    <t>oficina de Shalom del Jr Atahualpa de la ciudad de Trujillo.</t>
+  </si>
+  <si>
+    <t>DNI: 18089823</t>
+  </si>
+  <si>
+    <t>+51949912315</t>
+  </si>
+  <si>
+    <t>PE0001</t>
+  </si>
+  <si>
+    <t>Elvira Chiroque Fernández</t>
+  </si>
+  <si>
+    <t>Jr.Jupiter Mz. M1 Lote 9 Urb.San Carlos. San Juan de Lurigancho</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -473,51 +2523,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y1"/>
+  <dimension ref="A1:Y102"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="32" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
     <col min="16" max="16" width="30" customWidth="1"/>
     <col min="18" max="18" width="13" customWidth="1"/>
     <col min="19" max="20" width="10" customWidth="1"/>
     <col min="21" max="22" width="12" customWidth="1"/>
     <col min="23" max="24" width="14" customWidth="1"/>
     <col min="25" max="25" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" x14ac:dyDescent="0.25">
@@ -573,50 +2623,7827 @@
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2">
+        <v>72</v>
+      </c>
+      <c r="I2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M2" t="s">
+        <v>35</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2">
+        <v>33</v>
+      </c>
+      <c r="R2">
+        <v>39</v>
+      </c>
+      <c r="S2">
+        <v>72</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" t="s">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3">
+        <v>72</v>
+      </c>
+      <c r="I3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" t="s">
+        <v>48</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q3">
+        <v>29</v>
+      </c>
+      <c r="R3">
+        <v>43</v>
+      </c>
+      <c r="S3">
+        <v>20</v>
+      </c>
+      <c r="T3">
+        <v>52</v>
+      </c>
+      <c r="U3" t="s">
+        <v>50</v>
+      </c>
+      <c r="V3" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4">
+        <v>72</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4">
+        <v>28</v>
+      </c>
+      <c r="R4">
+        <v>44</v>
+      </c>
+      <c r="S4">
+        <v>20</v>
+      </c>
+      <c r="T4">
+        <v>52</v>
+      </c>
+      <c r="U4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4" t="s">
+        <v>35</v>
+      </c>
+      <c r="W4" t="s">
+        <v>59</v>
+      </c>
+      <c r="X4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5">
+        <v>72</v>
+      </c>
+      <c r="I5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5">
+        <v>0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>65</v>
+      </c>
+      <c r="P5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q5">
+        <v>33</v>
+      </c>
+      <c r="R5">
+        <v>39</v>
+      </c>
+      <c r="S5">
+        <v>20</v>
+      </c>
+      <c r="T5">
+        <v>52</v>
+      </c>
+      <c r="U5" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" t="s">
+        <v>35</v>
+      </c>
+      <c r="W5" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>54</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H6">
+        <v>72</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" t="s">
+        <v>71</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6">
+        <v>0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q6">
+        <v>28</v>
+      </c>
+      <c r="R6">
+        <v>44</v>
+      </c>
+      <c r="S6">
+        <v>20</v>
+      </c>
+      <c r="T6">
+        <v>52</v>
+      </c>
+      <c r="U6" t="s">
+        <v>58</v>
+      </c>
+      <c r="V6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W6" t="s">
+        <v>73</v>
+      </c>
+      <c r="X6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H7">
+        <v>228</v>
+      </c>
+      <c r="I7" t="s">
+        <v>79</v>
+      </c>
+      <c r="J7" t="s">
+        <v>80</v>
+      </c>
+      <c r="K7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" t="s">
+        <v>81</v>
+      </c>
+      <c r="M7" t="s">
+        <v>82</v>
+      </c>
+      <c r="N7">
+        <v>35</v>
+      </c>
+      <c r="O7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q7">
+        <v>87</v>
+      </c>
+      <c r="R7">
+        <v>141</v>
+      </c>
+      <c r="S7">
+        <v>0</v>
+      </c>
+      <c r="T7">
+        <v>228</v>
+      </c>
+      <c r="U7" t="s">
+        <v>83</v>
+      </c>
+      <c r="V7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W7" t="s">
+        <v>84</v>
+      </c>
+      <c r="X7" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8">
+        <v>74</v>
+      </c>
+      <c r="I8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>35</v>
+      </c>
+      <c r="M8" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+      <c r="O8" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q8">
+        <v>33</v>
+      </c>
+      <c r="R8">
+        <v>41</v>
+      </c>
+      <c r="S8">
+        <v>20</v>
+      </c>
+      <c r="T8">
+        <v>54</v>
+      </c>
+      <c r="U8" t="s">
+        <v>83</v>
+      </c>
+      <c r="V8" t="s">
+        <v>35</v>
+      </c>
+      <c r="W8" t="s">
+        <v>91</v>
+      </c>
+      <c r="X8" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>94</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9">
+        <v>74</v>
+      </c>
+      <c r="I9" t="s">
+        <v>96</v>
+      </c>
+      <c r="J9" t="s">
+        <v>97</v>
+      </c>
+      <c r="K9" t="s">
+        <v>83</v>
+      </c>
+      <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9">
+        <v>0</v>
+      </c>
+      <c r="O9" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q9">
+        <v>28</v>
+      </c>
+      <c r="R9">
+        <v>46</v>
+      </c>
+      <c r="S9">
+        <v>20</v>
+      </c>
+      <c r="T9">
+        <v>54</v>
+      </c>
+      <c r="U9" t="s">
+        <v>99</v>
+      </c>
+      <c r="V9" t="s">
+        <v>35</v>
+      </c>
+      <c r="W9" t="s">
+        <v>100</v>
+      </c>
+      <c r="X9" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>102</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" t="s">
+        <v>103</v>
+      </c>
+      <c r="H10">
+        <v>74</v>
+      </c>
+      <c r="I10" t="s">
+        <v>104</v>
+      </c>
+      <c r="J10" t="s">
+        <v>105</v>
+      </c>
+      <c r="K10" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M10" t="s">
+        <v>35</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>36</v>
+      </c>
+      <c r="P10" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q10">
+        <v>28</v>
+      </c>
+      <c r="R10">
+        <v>46</v>
+      </c>
+      <c r="S10">
+        <v>20</v>
+      </c>
+      <c r="T10">
+        <v>54</v>
+      </c>
+      <c r="U10" t="s">
+        <v>99</v>
+      </c>
+      <c r="V10" t="s">
+        <v>35</v>
+      </c>
+      <c r="W10" t="s">
+        <v>107</v>
+      </c>
+      <c r="X10" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" t="s">
+        <v>95</v>
+      </c>
+      <c r="H11">
+        <v>72</v>
+      </c>
+      <c r="I11" t="s">
+        <v>110</v>
+      </c>
+      <c r="J11" t="s">
+        <v>111</v>
+      </c>
+      <c r="K11" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
+        <v>35</v>
+      </c>
+      <c r="N11">
+        <v>0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>36</v>
+      </c>
+      <c r="P11" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q11">
+        <v>28</v>
+      </c>
+      <c r="R11">
+        <v>44</v>
+      </c>
+      <c r="S11">
+        <v>20</v>
+      </c>
+      <c r="T11">
+        <v>52</v>
+      </c>
+      <c r="U11" t="s">
+        <v>99</v>
+      </c>
+      <c r="V11" t="s">
+        <v>35</v>
+      </c>
+      <c r="W11" t="s">
+        <v>113</v>
+      </c>
+      <c r="X11" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" t="s">
+        <v>116</v>
+      </c>
+      <c r="H12">
+        <v>72</v>
+      </c>
+      <c r="I12" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" t="s">
+        <v>118</v>
+      </c>
+      <c r="K12" t="s">
+        <v>58</v>
+      </c>
+      <c r="L12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M12" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12">
+        <v>18</v>
+      </c>
+      <c r="O12" t="s">
+        <v>120</v>
+      </c>
+      <c r="P12" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q12">
+        <v>28</v>
+      </c>
+      <c r="R12">
+        <v>44</v>
+      </c>
+      <c r="S12">
+        <v>0</v>
+      </c>
+      <c r="T12">
+        <v>72</v>
+      </c>
+      <c r="U12" t="s">
+        <v>99</v>
+      </c>
+      <c r="V12" t="s">
+        <v>35</v>
+      </c>
+      <c r="W12" t="s">
+        <v>121</v>
+      </c>
+      <c r="X12" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>124</v>
+      </c>
+      <c r="G13" t="s">
+        <v>125</v>
+      </c>
+      <c r="H13">
+        <v>76</v>
+      </c>
+      <c r="I13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" t="s">
+        <v>35</v>
+      </c>
+      <c r="M13" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+      <c r="O13" t="s">
+        <v>36</v>
+      </c>
+      <c r="P13" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q13">
+        <v>34</v>
+      </c>
+      <c r="R13">
+        <v>42</v>
+      </c>
+      <c r="S13">
+        <v>20</v>
+      </c>
+      <c r="T13">
+        <v>56</v>
+      </c>
+      <c r="U13" t="s">
+        <v>128</v>
+      </c>
+      <c r="V13" t="s">
+        <v>35</v>
+      </c>
+      <c r="W13" t="s">
+        <v>129</v>
+      </c>
+      <c r="X13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>131</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" t="s">
+        <v>134</v>
+      </c>
+      <c r="H14">
+        <v>380</v>
+      </c>
+      <c r="I14" t="s">
+        <v>135</v>
+      </c>
+      <c r="J14" t="s">
+        <v>136</v>
+      </c>
+      <c r="K14" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" t="s">
+        <v>137</v>
+      </c>
+      <c r="M14" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
+        <v>36</v>
+      </c>
+      <c r="P14" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q14">
+        <v>170</v>
+      </c>
+      <c r="R14">
+        <v>210</v>
+      </c>
+      <c r="S14">
+        <v>0</v>
+      </c>
+      <c r="T14">
+        <v>380</v>
+      </c>
+      <c r="U14" t="s">
+        <v>128</v>
+      </c>
+      <c r="V14" t="s">
+        <v>35</v>
+      </c>
+      <c r="W14" t="s">
+        <v>138</v>
+      </c>
+      <c r="X14" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15">
+        <v>72</v>
+      </c>
+      <c r="I15" t="s">
+        <v>141</v>
+      </c>
+      <c r="J15" t="s">
+        <v>142</v>
+      </c>
+      <c r="K15" t="s">
+        <v>128</v>
+      </c>
+      <c r="L15" t="s">
+        <v>143</v>
+      </c>
+      <c r="M15" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
+        <v>36</v>
+      </c>
+      <c r="P15" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q15">
+        <v>33</v>
+      </c>
+      <c r="R15">
+        <v>39</v>
+      </c>
+      <c r="S15">
+        <v>0</v>
+      </c>
+      <c r="T15">
+        <v>72</v>
+      </c>
+      <c r="U15" t="s">
+        <v>144</v>
+      </c>
+      <c r="V15" t="s">
+        <v>35</v>
+      </c>
+      <c r="W15" t="s">
+        <v>145</v>
+      </c>
+      <c r="X15" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" t="s">
+        <v>124</v>
+      </c>
+      <c r="G16" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16">
+        <v>76</v>
+      </c>
+      <c r="I16" t="s">
+        <v>148</v>
+      </c>
+      <c r="J16" t="s">
+        <v>149</v>
+      </c>
+      <c r="K16" t="s">
+        <v>144</v>
+      </c>
+      <c r="L16" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16" t="s">
+        <v>36</v>
+      </c>
+      <c r="P16" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q16">
+        <v>34</v>
+      </c>
+      <c r="R16">
+        <v>42</v>
+      </c>
+      <c r="S16">
+        <v>30</v>
+      </c>
+      <c r="T16">
+        <v>46</v>
+      </c>
+      <c r="U16" t="s">
+        <v>151</v>
+      </c>
+      <c r="V16" t="s">
+        <v>35</v>
+      </c>
+      <c r="W16" t="s">
+        <v>152</v>
+      </c>
+      <c r="X16" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>155</v>
+      </c>
+      <c r="F17" t="s">
+        <v>156</v>
+      </c>
+      <c r="G17" t="s">
+        <v>157</v>
+      </c>
+      <c r="H17">
+        <v>144</v>
+      </c>
+      <c r="I17" t="s">
+        <v>158</v>
+      </c>
+      <c r="J17" t="s">
+        <v>159</v>
+      </c>
+      <c r="K17" t="s">
+        <v>144</v>
+      </c>
+      <c r="L17" t="s">
+        <v>35</v>
+      </c>
+      <c r="M17" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17" t="s">
+        <v>36</v>
+      </c>
+      <c r="P17" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q17">
+        <v>58</v>
+      </c>
+      <c r="R17">
+        <v>86</v>
+      </c>
+      <c r="S17">
+        <v>72</v>
+      </c>
+      <c r="T17">
+        <v>72</v>
+      </c>
+      <c r="U17" t="s">
+        <v>151</v>
+      </c>
+      <c r="V17" t="s">
+        <v>35</v>
+      </c>
+      <c r="W17" t="s">
+        <v>161</v>
+      </c>
+      <c r="X17" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>164</v>
+      </c>
+      <c r="F18" t="s">
+        <v>165</v>
+      </c>
+      <c r="G18" t="s">
+        <v>166</v>
+      </c>
+      <c r="H18">
+        <v>144</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18" t="s">
+        <v>167</v>
+      </c>
+      <c r="K18" t="s">
+        <v>144</v>
+      </c>
+      <c r="L18" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18" t="s">
+        <v>36</v>
+      </c>
+      <c r="P18" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q18">
+        <v>56</v>
+      </c>
+      <c r="R18">
+        <v>88</v>
+      </c>
+      <c r="S18">
+        <v>50</v>
+      </c>
+      <c r="T18">
+        <v>94</v>
+      </c>
+      <c r="U18" t="s">
+        <v>151</v>
+      </c>
+      <c r="V18" t="s">
+        <v>35</v>
+      </c>
+      <c r="W18" t="s">
+        <v>169</v>
+      </c>
+      <c r="X18" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
+        <v>171</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" t="s">
+        <v>172</v>
+      </c>
+      <c r="H19">
+        <v>74</v>
+      </c>
+      <c r="I19" t="s">
+        <v>173</v>
+      </c>
+      <c r="J19" t="s">
+        <v>174</v>
+      </c>
+      <c r="K19" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" t="s">
+        <v>35</v>
+      </c>
+      <c r="M19" t="s">
+        <v>35</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19" t="s">
+        <v>36</v>
+      </c>
+      <c r="P19" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q19">
+        <v>33</v>
+      </c>
+      <c r="R19">
+        <v>41</v>
+      </c>
+      <c r="S19">
+        <v>37</v>
+      </c>
+      <c r="T19">
+        <v>37</v>
+      </c>
+      <c r="U19" t="s">
+        <v>176</v>
+      </c>
+      <c r="V19" t="s">
+        <v>35</v>
+      </c>
+      <c r="W19" t="s">
+        <v>177</v>
+      </c>
+      <c r="X19" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" t="s">
+        <v>179</v>
+      </c>
+      <c r="D20" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H20">
+        <v>74</v>
+      </c>
+      <c r="I20" t="s">
+        <v>180</v>
+      </c>
+      <c r="J20" t="s">
+        <v>181</v>
+      </c>
+      <c r="K20" t="s">
+        <v>144</v>
+      </c>
+      <c r="L20" t="s">
+        <v>35</v>
+      </c>
+      <c r="M20" t="s">
+        <v>35</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20" t="s">
+        <v>36</v>
+      </c>
+      <c r="P20" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q20">
+        <v>33</v>
+      </c>
+      <c r="R20">
+        <v>41</v>
+      </c>
+      <c r="S20">
+        <v>20</v>
+      </c>
+      <c r="T20">
+        <v>54</v>
+      </c>
+      <c r="U20" t="s">
+        <v>176</v>
+      </c>
+      <c r="V20" t="s">
+        <v>35</v>
+      </c>
+      <c r="W20" t="s">
+        <v>183</v>
+      </c>
+      <c r="X20" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>184</v>
+      </c>
+      <c r="B21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" t="s">
+        <v>185</v>
+      </c>
+      <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>124</v>
+      </c>
+      <c r="G21" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21">
+        <v>76</v>
+      </c>
+      <c r="I21" t="s">
+        <v>186</v>
+      </c>
+      <c r="J21" t="s">
+        <v>187</v>
+      </c>
+      <c r="K21" t="s">
+        <v>144</v>
+      </c>
+      <c r="L21" t="s">
+        <v>35</v>
+      </c>
+      <c r="M21" t="s">
+        <v>35</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21" t="s">
+        <v>36</v>
+      </c>
+      <c r="P21" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q21">
+        <v>29</v>
+      </c>
+      <c r="R21">
+        <v>47</v>
+      </c>
+      <c r="S21">
+        <v>76</v>
+      </c>
+      <c r="T21">
+        <v>0</v>
+      </c>
+      <c r="U21" t="s">
+        <v>176</v>
+      </c>
+      <c r="V21" t="s">
+        <v>35</v>
+      </c>
+      <c r="W21" t="s">
+        <v>35</v>
+      </c>
+      <c r="X21" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>190</v>
+      </c>
+      <c r="D22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" t="s">
+        <v>191</v>
+      </c>
+      <c r="F22" t="s">
+        <v>156</v>
+      </c>
+      <c r="G22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H22">
+        <v>148</v>
+      </c>
+      <c r="I22" t="s">
+        <v>193</v>
+      </c>
+      <c r="J22" t="s">
+        <v>194</v>
+      </c>
+      <c r="K22" t="s">
+        <v>144</v>
+      </c>
+      <c r="L22" t="s">
+        <v>35</v>
+      </c>
+      <c r="M22" t="s">
+        <v>35</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22" t="s">
+        <v>36</v>
+      </c>
+      <c r="P22" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q22">
+        <v>66</v>
+      </c>
+      <c r="R22">
+        <v>82</v>
+      </c>
+      <c r="S22">
+        <v>50</v>
+      </c>
+      <c r="T22">
+        <v>98</v>
+      </c>
+      <c r="U22" t="s">
+        <v>176</v>
+      </c>
+      <c r="V22" t="s">
+        <v>35</v>
+      </c>
+      <c r="W22" t="s">
+        <v>196</v>
+      </c>
+      <c r="X22" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>198</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" t="s">
+        <v>172</v>
+      </c>
+      <c r="H23">
+        <v>72</v>
+      </c>
+      <c r="I23" t="s">
+        <v>199</v>
+      </c>
+      <c r="J23" t="s">
+        <v>200</v>
+      </c>
+      <c r="K23" t="s">
+        <v>144</v>
+      </c>
+      <c r="L23" t="s">
+        <v>35</v>
+      </c>
+      <c r="M23" t="s">
+        <v>35</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+      <c r="O23" t="s">
+        <v>36</v>
+      </c>
+      <c r="P23" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q23">
+        <v>33</v>
+      </c>
+      <c r="R23">
+        <v>39</v>
+      </c>
+      <c r="S23">
+        <v>20</v>
+      </c>
+      <c r="T23">
+        <v>52</v>
+      </c>
+      <c r="U23" t="s">
+        <v>176</v>
+      </c>
+      <c r="V23" t="s">
+        <v>35</v>
+      </c>
+      <c r="W23" t="s">
+        <v>202</v>
+      </c>
+      <c r="X23" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" t="s">
+        <v>204</v>
+      </c>
+      <c r="D24" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H24">
+        <v>74</v>
+      </c>
+      <c r="I24" t="s">
+        <v>205</v>
+      </c>
+      <c r="J24" t="s">
+        <v>206</v>
+      </c>
+      <c r="K24" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" t="s">
+        <v>35</v>
+      </c>
+      <c r="M24" t="s">
+        <v>35</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24" t="s">
+        <v>36</v>
+      </c>
+      <c r="P24" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q24">
+        <v>33</v>
+      </c>
+      <c r="R24">
+        <v>41</v>
+      </c>
+      <c r="S24">
+        <v>20</v>
+      </c>
+      <c r="T24">
+        <v>54</v>
+      </c>
+      <c r="U24" t="s">
+        <v>176</v>
+      </c>
+      <c r="V24" t="s">
+        <v>35</v>
+      </c>
+      <c r="W24" t="s">
+        <v>208</v>
+      </c>
+      <c r="X24" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" t="s">
+        <v>210</v>
+      </c>
+      <c r="D25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" t="s">
+        <v>172</v>
+      </c>
+      <c r="H25">
+        <v>72</v>
+      </c>
+      <c r="I25" t="s">
+        <v>211</v>
+      </c>
+      <c r="J25" t="s">
+        <v>212</v>
+      </c>
+      <c r="K25" t="s">
+        <v>176</v>
+      </c>
+      <c r="L25" t="s">
+        <v>137</v>
+      </c>
+      <c r="M25" t="s">
+        <v>82</v>
+      </c>
+      <c r="N25">
+        <v>18</v>
+      </c>
+      <c r="O25" t="s">
+        <v>36</v>
+      </c>
+      <c r="P25" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q25">
+        <v>33</v>
+      </c>
+      <c r="R25">
+        <v>39</v>
+      </c>
+      <c r="S25">
+        <v>0</v>
+      </c>
+      <c r="T25">
+        <v>72</v>
+      </c>
+      <c r="U25" t="s">
+        <v>213</v>
+      </c>
+      <c r="V25" t="s">
+        <v>35</v>
+      </c>
+      <c r="W25" t="s">
+        <v>214</v>
+      </c>
+      <c r="X25" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" t="s">
+        <v>216</v>
+      </c>
+      <c r="D26" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" t="s">
+        <v>45</v>
+      </c>
+      <c r="G26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26">
+        <v>72</v>
+      </c>
+      <c r="I26" t="s">
+        <v>217</v>
+      </c>
+      <c r="J26" t="s">
+        <v>218</v>
+      </c>
+      <c r="K26" t="s">
+        <v>144</v>
+      </c>
+      <c r="L26" t="s">
+        <v>35</v>
+      </c>
+      <c r="M26" t="s">
+        <v>35</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26" t="s">
+        <v>36</v>
+      </c>
+      <c r="P26" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q26">
+        <v>29</v>
+      </c>
+      <c r="R26">
+        <v>43</v>
+      </c>
+      <c r="S26">
+        <v>20</v>
+      </c>
+      <c r="T26">
+        <v>52</v>
+      </c>
+      <c r="U26" t="s">
+        <v>213</v>
+      </c>
+      <c r="V26" t="s">
+        <v>35</v>
+      </c>
+      <c r="W26" t="s">
+        <v>220</v>
+      </c>
+      <c r="X26" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>221</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>222</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" t="s">
+        <v>223</v>
+      </c>
+      <c r="H27">
+        <v>72</v>
+      </c>
+      <c r="I27" t="s">
+        <v>224</v>
+      </c>
+      <c r="J27" t="s">
+        <v>225</v>
+      </c>
+      <c r="K27" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" t="s">
+        <v>82</v>
+      </c>
+      <c r="N27">
+        <v>18</v>
+      </c>
+      <c r="O27" t="s">
+        <v>36</v>
+      </c>
+      <c r="P27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q27">
+        <v>33</v>
+      </c>
+      <c r="R27">
+        <v>39</v>
+      </c>
+      <c r="S27">
+        <v>0</v>
+      </c>
+      <c r="T27">
+        <v>72</v>
+      </c>
+      <c r="U27" t="s">
+        <v>213</v>
+      </c>
+      <c r="V27" t="s">
+        <v>35</v>
+      </c>
+      <c r="W27" t="s">
+        <v>226</v>
+      </c>
+      <c r="X27" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>227</v>
+      </c>
+      <c r="B28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" t="s">
+        <v>228</v>
+      </c>
+      <c r="D28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" t="s">
+        <v>230</v>
+      </c>
+      <c r="G28" t="s">
+        <v>231</v>
+      </c>
+      <c r="H28">
+        <v>76</v>
+      </c>
+      <c r="I28" t="s">
+        <v>232</v>
+      </c>
+      <c r="J28" t="s">
+        <v>233</v>
+      </c>
+      <c r="K28" t="s">
+        <v>213</v>
+      </c>
+      <c r="L28" t="s">
+        <v>35</v>
+      </c>
+      <c r="M28" t="s">
+        <v>35</v>
+      </c>
+      <c r="N28">
+        <v>0</v>
+      </c>
+      <c r="O28" t="s">
+        <v>36</v>
+      </c>
+      <c r="P28" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q28">
+        <v>31</v>
+      </c>
+      <c r="R28">
+        <v>45</v>
+      </c>
+      <c r="S28">
+        <v>20</v>
+      </c>
+      <c r="T28">
+        <v>56</v>
+      </c>
+      <c r="U28" t="s">
+        <v>235</v>
+      </c>
+      <c r="V28" t="s">
+        <v>35</v>
+      </c>
+      <c r="W28" t="s">
+        <v>236</v>
+      </c>
+      <c r="X28" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>237</v>
+      </c>
+      <c r="B29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" t="s">
+        <v>238</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" t="s">
+        <v>44</v>
+      </c>
+      <c r="F29" t="s">
+        <v>45</v>
+      </c>
+      <c r="G29" t="s">
+        <v>239</v>
+      </c>
+      <c r="H29">
+        <v>72</v>
+      </c>
+      <c r="I29" t="s">
+        <v>240</v>
+      </c>
+      <c r="J29" t="s">
+        <v>241</v>
+      </c>
+      <c r="K29" t="s">
+        <v>213</v>
+      </c>
+      <c r="L29" t="s">
+        <v>35</v>
+      </c>
+      <c r="M29" t="s">
+        <v>35</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+      <c r="O29" t="s">
+        <v>36</v>
+      </c>
+      <c r="P29" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q29">
+        <v>29</v>
+      </c>
+      <c r="R29">
+        <v>43</v>
+      </c>
+      <c r="S29">
+        <v>20</v>
+      </c>
+      <c r="T29">
+        <v>52</v>
+      </c>
+      <c r="U29" t="s">
+        <v>235</v>
+      </c>
+      <c r="V29" t="s">
+        <v>35</v>
+      </c>
+      <c r="W29" t="s">
+        <v>243</v>
+      </c>
+      <c r="X29" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>244</v>
+      </c>
+      <c r="B30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" t="s">
+        <v>245</v>
+      </c>
+      <c r="D30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" t="s">
+        <v>103</v>
+      </c>
+      <c r="H30">
+        <v>72</v>
+      </c>
+      <c r="I30" t="s">
+        <v>47</v>
+      </c>
+      <c r="J30" t="s">
+        <v>246</v>
+      </c>
+      <c r="K30" t="s">
+        <v>151</v>
+      </c>
+      <c r="L30" t="s">
+        <v>247</v>
+      </c>
+      <c r="M30" t="s">
+        <v>35</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+      <c r="O30" t="s">
+        <v>36</v>
+      </c>
+      <c r="P30" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q30">
+        <v>28</v>
+      </c>
+      <c r="R30">
+        <v>44</v>
+      </c>
+      <c r="S30">
+        <v>20</v>
+      </c>
+      <c r="T30">
+        <v>52</v>
+      </c>
+      <c r="U30" t="s">
+        <v>249</v>
+      </c>
+      <c r="V30" t="s">
+        <v>35</v>
+      </c>
+      <c r="W30" t="s">
+        <v>250</v>
+      </c>
+      <c r="X30" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>251</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" t="s">
+        <v>252</v>
+      </c>
+      <c r="D31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" t="s">
+        <v>164</v>
+      </c>
+      <c r="F31" t="s">
+        <v>253</v>
+      </c>
+      <c r="G31" t="s">
+        <v>254</v>
+      </c>
+      <c r="H31">
+        <v>150</v>
+      </c>
+      <c r="I31" t="s">
+        <v>255</v>
+      </c>
+      <c r="J31" t="s">
+        <v>256</v>
+      </c>
+      <c r="K31" t="s">
+        <v>235</v>
+      </c>
+      <c r="L31" t="s">
+        <v>35</v>
+      </c>
+      <c r="M31" t="s">
+        <v>35</v>
+      </c>
+      <c r="N31">
+        <v>0</v>
+      </c>
+      <c r="O31" t="s">
+        <v>36</v>
+      </c>
+      <c r="P31" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q31">
+        <v>57</v>
+      </c>
+      <c r="R31">
+        <v>93</v>
+      </c>
+      <c r="S31">
+        <v>50</v>
+      </c>
+      <c r="T31">
+        <v>100</v>
+      </c>
+      <c r="U31" t="s">
+        <v>249</v>
+      </c>
+      <c r="V31" t="s">
+        <v>35</v>
+      </c>
+      <c r="W31" t="s">
+        <v>258</v>
+      </c>
+      <c r="X31" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>259</v>
+      </c>
+      <c r="B32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" t="s">
+        <v>260</v>
+      </c>
+      <c r="D32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" t="s">
+        <v>261</v>
+      </c>
+      <c r="F32" t="s">
+        <v>124</v>
+      </c>
+      <c r="G32" t="s">
+        <v>262</v>
+      </c>
+      <c r="H32">
+        <v>74</v>
+      </c>
+      <c r="I32" t="s">
+        <v>263</v>
+      </c>
+      <c r="J32" t="s">
+        <v>264</v>
+      </c>
+      <c r="K32" t="s">
+        <v>235</v>
+      </c>
+      <c r="L32" t="s">
+        <v>265</v>
+      </c>
+      <c r="M32" t="s">
+        <v>82</v>
+      </c>
+      <c r="N32">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
+        <v>120</v>
+      </c>
+      <c r="P32" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q32">
+        <v>29</v>
+      </c>
+      <c r="R32">
+        <v>45</v>
+      </c>
+      <c r="S32">
+        <v>0</v>
+      </c>
+      <c r="T32">
+        <v>74</v>
+      </c>
+      <c r="U32" t="s">
+        <v>249</v>
+      </c>
+      <c r="V32" t="s">
+        <v>35</v>
+      </c>
+      <c r="W32" t="s">
+        <v>266</v>
+      </c>
+      <c r="X32" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
+        <v>268</v>
+      </c>
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G33" t="s">
+        <v>269</v>
+      </c>
+      <c r="H33">
+        <v>144</v>
+      </c>
+      <c r="I33" t="s">
+        <v>270</v>
+      </c>
+      <c r="J33" t="s">
+        <v>271</v>
+      </c>
+      <c r="K33" t="s">
+        <v>235</v>
+      </c>
+      <c r="L33" t="s">
+        <v>137</v>
+      </c>
+      <c r="M33" t="s">
+        <v>82</v>
+      </c>
+      <c r="N33">
+        <v>16</v>
+      </c>
+      <c r="O33" t="s">
+        <v>120</v>
+      </c>
+      <c r="P33" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33">
+        <v>56</v>
+      </c>
+      <c r="R33">
+        <v>88</v>
+      </c>
+      <c r="S33">
+        <v>0</v>
+      </c>
+      <c r="T33">
+        <v>144</v>
+      </c>
+      <c r="U33" t="s">
+        <v>249</v>
+      </c>
+      <c r="V33" t="s">
+        <v>35</v>
+      </c>
+      <c r="W33" t="s">
+        <v>272</v>
+      </c>
+      <c r="X33" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>273</v>
+      </c>
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" t="s">
+        <v>229</v>
+      </c>
+      <c r="F34" t="s">
+        <v>230</v>
+      </c>
+      <c r="G34" t="s">
+        <v>275</v>
+      </c>
+      <c r="H34">
+        <v>76</v>
+      </c>
+      <c r="I34" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" t="s">
+        <v>276</v>
+      </c>
+      <c r="K34" t="s">
+        <v>235</v>
+      </c>
+      <c r="L34" t="s">
+        <v>35</v>
+      </c>
+      <c r="M34" t="s">
+        <v>35</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+      <c r="O34" t="s">
+        <v>36</v>
+      </c>
+      <c r="P34" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q34">
+        <v>31</v>
+      </c>
+      <c r="R34">
+        <v>45</v>
+      </c>
+      <c r="S34">
+        <v>20</v>
+      </c>
+      <c r="T34">
+        <v>56</v>
+      </c>
+      <c r="U34" t="s">
+        <v>249</v>
+      </c>
+      <c r="V34" t="s">
+        <v>35</v>
+      </c>
+      <c r="W34" t="s">
+        <v>278</v>
+      </c>
+      <c r="X34" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>279</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" t="s">
+        <v>280</v>
+      </c>
+      <c r="D35" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" t="s">
+        <v>281</v>
+      </c>
+      <c r="F35" t="s">
+        <v>282</v>
+      </c>
+      <c r="G35" t="s">
+        <v>283</v>
+      </c>
+      <c r="H35">
+        <v>152</v>
+      </c>
+      <c r="I35" t="s">
+        <v>284</v>
+      </c>
+      <c r="J35" t="s">
+        <v>285</v>
+      </c>
+      <c r="K35" t="s">
+        <v>235</v>
+      </c>
+      <c r="L35" t="s">
+        <v>35</v>
+      </c>
+      <c r="M35" t="s">
+        <v>35</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35" t="s">
+        <v>36</v>
+      </c>
+      <c r="P35" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q35">
+        <v>58</v>
+      </c>
+      <c r="R35">
+        <v>94</v>
+      </c>
+      <c r="S35">
+        <v>100</v>
+      </c>
+      <c r="T35">
+        <v>52</v>
+      </c>
+      <c r="U35" t="s">
+        <v>287</v>
+      </c>
+      <c r="V35" t="s">
+        <v>35</v>
+      </c>
+      <c r="W35" t="s">
+        <v>288</v>
+      </c>
+      <c r="X35" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>289</v>
+      </c>
+      <c r="B36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" t="s">
+        <v>290</v>
+      </c>
+      <c r="D36" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" t="s">
+        <v>229</v>
+      </c>
+      <c r="F36" t="s">
+        <v>230</v>
+      </c>
+      <c r="G36" t="s">
+        <v>262</v>
+      </c>
+      <c r="H36">
+        <v>76</v>
+      </c>
+      <c r="I36" t="s">
+        <v>291</v>
+      </c>
+      <c r="J36" t="s">
+        <v>292</v>
+      </c>
+      <c r="K36" t="s">
+        <v>249</v>
+      </c>
+      <c r="L36" t="s">
+        <v>137</v>
+      </c>
+      <c r="M36" t="s">
+        <v>82</v>
+      </c>
+      <c r="N36">
+        <v>18</v>
+      </c>
+      <c r="O36" t="s">
+        <v>120</v>
+      </c>
+      <c r="P36" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q36">
+        <v>31</v>
+      </c>
+      <c r="R36">
+        <v>45</v>
+      </c>
+      <c r="S36">
+        <v>0</v>
+      </c>
+      <c r="T36">
+        <v>76</v>
+      </c>
+      <c r="U36" t="s">
+        <v>287</v>
+      </c>
+      <c r="V36" t="s">
+        <v>35</v>
+      </c>
+      <c r="W36" t="s">
+        <v>293</v>
+      </c>
+      <c r="X36" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>294</v>
+      </c>
+      <c r="B37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" t="s">
+        <v>295</v>
+      </c>
+      <c r="D37" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" t="s">
+        <v>296</v>
+      </c>
+      <c r="H37">
+        <v>76</v>
+      </c>
+      <c r="I37" t="s">
+        <v>117</v>
+      </c>
+      <c r="J37" t="s">
+        <v>297</v>
+      </c>
+      <c r="K37" t="s">
+        <v>287</v>
+      </c>
+      <c r="L37" t="s">
+        <v>298</v>
+      </c>
+      <c r="M37" t="s">
+        <v>82</v>
+      </c>
+      <c r="N37">
+        <v>18</v>
+      </c>
+      <c r="O37" t="s">
+        <v>36</v>
+      </c>
+      <c r="P37" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q37">
+        <v>29</v>
+      </c>
+      <c r="R37">
+        <v>47</v>
+      </c>
+      <c r="S37">
+        <v>0</v>
+      </c>
+      <c r="T37">
+        <v>76</v>
+      </c>
+      <c r="U37" t="s">
+        <v>299</v>
+      </c>
+      <c r="V37" t="s">
+        <v>35</v>
+      </c>
+      <c r="W37" t="s">
+        <v>35</v>
+      </c>
+      <c r="X37" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>300</v>
+      </c>
+      <c r="B38" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" t="s">
+        <v>301</v>
+      </c>
+      <c r="D38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" t="s">
+        <v>302</v>
+      </c>
+      <c r="F38" t="s">
+        <v>124</v>
+      </c>
+      <c r="G38" t="s">
+        <v>239</v>
+      </c>
+      <c r="H38">
+        <v>74</v>
+      </c>
+      <c r="I38" t="s">
+        <v>303</v>
+      </c>
+      <c r="J38" t="s">
+        <v>304</v>
+      </c>
+      <c r="K38" t="s">
+        <v>235</v>
+      </c>
+      <c r="L38" t="s">
+        <v>35</v>
+      </c>
+      <c r="M38" t="s">
+        <v>35</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38" t="s">
+        <v>36</v>
+      </c>
+      <c r="P38" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q38">
+        <v>33</v>
+      </c>
+      <c r="R38">
+        <v>41</v>
+      </c>
+      <c r="S38">
+        <v>74</v>
+      </c>
+      <c r="T38">
+        <v>0</v>
+      </c>
+      <c r="U38" t="s">
+        <v>299</v>
+      </c>
+      <c r="V38" t="s">
+        <v>35</v>
+      </c>
+      <c r="W38" t="s">
+        <v>306</v>
+      </c>
+      <c r="X38" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>307</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>308</v>
+      </c>
+      <c r="D39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" t="s">
+        <v>164</v>
+      </c>
+      <c r="F39" t="s">
+        <v>156</v>
+      </c>
+      <c r="G39" t="s">
+        <v>309</v>
+      </c>
+      <c r="H39">
+        <v>148</v>
+      </c>
+      <c r="I39" t="s">
+        <v>310</v>
+      </c>
+      <c r="J39" t="s">
+        <v>311</v>
+      </c>
+      <c r="K39" t="s">
+        <v>235</v>
+      </c>
+      <c r="L39" t="s">
+        <v>35</v>
+      </c>
+      <c r="M39" t="s">
+        <v>35</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39" t="s">
+        <v>36</v>
+      </c>
+      <c r="P39" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q39">
+        <v>56</v>
+      </c>
+      <c r="R39">
+        <v>92</v>
+      </c>
+      <c r="S39">
+        <v>50</v>
+      </c>
+      <c r="T39">
+        <v>98</v>
+      </c>
+      <c r="U39" t="s">
+        <v>299</v>
+      </c>
+      <c r="V39" t="s">
+        <v>35</v>
+      </c>
+      <c r="W39" t="s">
+        <v>313</v>
+      </c>
+      <c r="X39" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>314</v>
+      </c>
+      <c r="B40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C40" t="s">
+        <v>315</v>
+      </c>
+      <c r="D40" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" t="s">
+        <v>316</v>
+      </c>
+      <c r="F40" t="s">
+        <v>282</v>
+      </c>
+      <c r="G40" t="s">
+        <v>317</v>
+      </c>
+      <c r="H40">
+        <v>148</v>
+      </c>
+      <c r="I40" t="s">
+        <v>318</v>
+      </c>
+      <c r="J40" t="s">
+        <v>319</v>
+      </c>
+      <c r="K40" t="s">
+        <v>235</v>
+      </c>
+      <c r="L40" t="s">
+        <v>35</v>
+      </c>
+      <c r="M40" t="s">
+        <v>35</v>
+      </c>
+      <c r="N40">
+        <v>0</v>
+      </c>
+      <c r="O40" t="s">
+        <v>36</v>
+      </c>
+      <c r="P40" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q40">
+        <v>66</v>
+      </c>
+      <c r="R40">
+        <v>82</v>
+      </c>
+      <c r="S40">
+        <v>50</v>
+      </c>
+      <c r="T40">
+        <v>98</v>
+      </c>
+      <c r="U40" t="s">
+        <v>299</v>
+      </c>
+      <c r="V40" t="s">
+        <v>35</v>
+      </c>
+      <c r="W40" t="s">
+        <v>321</v>
+      </c>
+      <c r="X40" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>322</v>
+      </c>
+      <c r="B41" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" t="s">
+        <v>323</v>
+      </c>
+      <c r="D41" t="s">
+        <v>43</v>
+      </c>
+      <c r="E41" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" t="s">
+        <v>230</v>
+      </c>
+      <c r="G41" t="s">
+        <v>324</v>
+      </c>
+      <c r="H41">
+        <v>76</v>
+      </c>
+      <c r="I41" t="s">
+        <v>325</v>
+      </c>
+      <c r="J41" t="s">
+        <v>326</v>
+      </c>
+      <c r="K41" t="s">
+        <v>299</v>
+      </c>
+      <c r="L41" t="s">
+        <v>35</v>
+      </c>
+      <c r="M41" t="s">
+        <v>35</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41" t="s">
+        <v>36</v>
+      </c>
+      <c r="P41" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q41">
+        <v>31</v>
+      </c>
+      <c r="R41">
+        <v>45</v>
+      </c>
+      <c r="S41">
+        <v>20</v>
+      </c>
+      <c r="T41">
+        <v>56</v>
+      </c>
+      <c r="U41" t="s">
+        <v>328</v>
+      </c>
+      <c r="V41" t="s">
+        <v>35</v>
+      </c>
+      <c r="W41" t="s">
+        <v>329</v>
+      </c>
+      <c r="X41" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>330</v>
+      </c>
+      <c r="B42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" t="s">
+        <v>331</v>
+      </c>
+      <c r="D42" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" t="s">
+        <v>103</v>
+      </c>
+      <c r="H42">
+        <v>74</v>
+      </c>
+      <c r="I42" t="s">
+        <v>186</v>
+      </c>
+      <c r="J42" t="s">
+        <v>332</v>
+      </c>
+      <c r="K42" t="s">
+        <v>299</v>
+      </c>
+      <c r="L42" t="s">
+        <v>35</v>
+      </c>
+      <c r="M42" t="s">
+        <v>35</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+      <c r="O42" t="s">
+        <v>36</v>
+      </c>
+      <c r="P42" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q42">
+        <v>28</v>
+      </c>
+      <c r="R42">
+        <v>46</v>
+      </c>
+      <c r="S42">
+        <v>74</v>
+      </c>
+      <c r="T42">
+        <v>0</v>
+      </c>
+      <c r="U42" t="s">
+        <v>328</v>
+      </c>
+      <c r="V42" t="s">
+        <v>35</v>
+      </c>
+      <c r="W42" t="s">
+        <v>334</v>
+      </c>
+      <c r="X42" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>335</v>
+      </c>
+      <c r="B43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" t="s">
+        <v>336</v>
+      </c>
+      <c r="D43" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" t="s">
+        <v>337</v>
+      </c>
+      <c r="F43" t="s">
+        <v>338</v>
+      </c>
+      <c r="G43" t="s">
+        <v>339</v>
+      </c>
+      <c r="H43">
+        <v>148</v>
+      </c>
+      <c r="I43" t="s">
+        <v>340</v>
+      </c>
+      <c r="J43" t="s">
+        <v>341</v>
+      </c>
+      <c r="K43" t="s">
+        <v>299</v>
+      </c>
+      <c r="L43" t="s">
+        <v>35</v>
+      </c>
+      <c r="M43" t="s">
+        <v>35</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43" t="s">
+        <v>36</v>
+      </c>
+      <c r="P43" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q43">
+        <v>57</v>
+      </c>
+      <c r="R43">
+        <v>91</v>
+      </c>
+      <c r="S43">
+        <v>50</v>
+      </c>
+      <c r="T43">
+        <v>98</v>
+      </c>
+      <c r="U43" t="s">
+        <v>328</v>
+      </c>
+      <c r="V43" t="s">
+        <v>35</v>
+      </c>
+      <c r="W43" t="s">
+        <v>343</v>
+      </c>
+      <c r="X43" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>344</v>
+      </c>
+      <c r="B44" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" t="s">
+        <v>345</v>
+      </c>
+      <c r="D44" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" t="s">
+        <v>54</v>
+      </c>
+      <c r="F44" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H44">
+        <v>74</v>
+      </c>
+      <c r="I44" t="s">
+        <v>346</v>
+      </c>
+      <c r="J44" t="s">
+        <v>347</v>
+      </c>
+      <c r="K44" t="s">
+        <v>299</v>
+      </c>
+      <c r="L44" t="s">
+        <v>35</v>
+      </c>
+      <c r="M44" t="s">
+        <v>35</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44" t="s">
+        <v>36</v>
+      </c>
+      <c r="P44" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q44">
+        <v>28</v>
+      </c>
+      <c r="R44">
+        <v>46</v>
+      </c>
+      <c r="S44">
+        <v>20</v>
+      </c>
+      <c r="T44">
+        <v>54</v>
+      </c>
+      <c r="U44" t="s">
+        <v>328</v>
+      </c>
+      <c r="V44" t="s">
+        <v>35</v>
+      </c>
+      <c r="W44" t="s">
+        <v>349</v>
+      </c>
+      <c r="X44" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>350</v>
+      </c>
+      <c r="B45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" t="s">
+        <v>351</v>
+      </c>
+      <c r="D45" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" t="s">
+        <v>164</v>
+      </c>
+      <c r="F45" t="s">
+        <v>282</v>
+      </c>
+      <c r="G45" t="s">
+        <v>352</v>
+      </c>
+      <c r="H45">
+        <v>152</v>
+      </c>
+      <c r="I45" t="s">
+        <v>224</v>
+      </c>
+      <c r="J45" t="s">
+        <v>353</v>
+      </c>
+      <c r="K45" t="s">
+        <v>299</v>
+      </c>
+      <c r="L45" t="s">
+        <v>354</v>
+      </c>
+      <c r="M45" t="s">
+        <v>82</v>
+      </c>
+      <c r="N45">
+        <v>18</v>
+      </c>
+      <c r="O45" t="s">
+        <v>36</v>
+      </c>
+      <c r="P45" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q45">
+        <v>58</v>
+      </c>
+      <c r="R45">
+        <v>94</v>
+      </c>
+      <c r="S45">
+        <v>0</v>
+      </c>
+      <c r="T45">
+        <v>152</v>
+      </c>
+      <c r="U45" t="s">
+        <v>328</v>
+      </c>
+      <c r="V45" t="s">
+        <v>35</v>
+      </c>
+      <c r="W45" t="s">
+        <v>356</v>
+      </c>
+      <c r="X45" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>357</v>
+      </c>
+      <c r="B46" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" t="s">
+        <v>358</v>
+      </c>
+      <c r="D46" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" t="s">
+        <v>164</v>
+      </c>
+      <c r="F46" t="s">
+        <v>359</v>
+      </c>
+      <c r="G46" t="s">
+        <v>360</v>
+      </c>
+      <c r="H46">
+        <v>148</v>
+      </c>
+      <c r="I46" t="s">
+        <v>361</v>
+      </c>
+      <c r="J46" t="s">
+        <v>362</v>
+      </c>
+      <c r="K46" t="s">
+        <v>299</v>
+      </c>
+      <c r="L46" t="s">
+        <v>35</v>
+      </c>
+      <c r="M46" t="s">
+        <v>35</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46" t="s">
+        <v>36</v>
+      </c>
+      <c r="P46" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q46">
+        <v>57</v>
+      </c>
+      <c r="R46">
+        <v>91</v>
+      </c>
+      <c r="S46">
+        <v>148</v>
+      </c>
+      <c r="T46">
+        <v>0</v>
+      </c>
+      <c r="U46" t="s">
+        <v>328</v>
+      </c>
+      <c r="V46" t="s">
+        <v>35</v>
+      </c>
+      <c r="W46" t="s">
+        <v>364</v>
+      </c>
+      <c r="X46" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>365</v>
+      </c>
+      <c r="B47" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" t="s">
+        <v>366</v>
+      </c>
+      <c r="D47" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" t="s">
+        <v>367</v>
+      </c>
+      <c r="F47" t="s">
+        <v>124</v>
+      </c>
+      <c r="G47" t="s">
+        <v>262</v>
+      </c>
+      <c r="H47">
+        <v>76</v>
+      </c>
+      <c r="I47" t="s">
+        <v>310</v>
+      </c>
+      <c r="J47" t="s">
+        <v>368</v>
+      </c>
+      <c r="K47" t="s">
+        <v>299</v>
+      </c>
+      <c r="L47" t="s">
+        <v>35</v>
+      </c>
+      <c r="M47" t="s">
+        <v>35</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>36</v>
+      </c>
+      <c r="P47" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q47">
+        <v>29</v>
+      </c>
+      <c r="R47">
+        <v>47</v>
+      </c>
+      <c r="S47">
+        <v>20</v>
+      </c>
+      <c r="T47">
+        <v>56</v>
+      </c>
+      <c r="U47" t="s">
+        <v>328</v>
+      </c>
+      <c r="V47" t="s">
+        <v>35</v>
+      </c>
+      <c r="W47" t="s">
+        <v>370</v>
+      </c>
+      <c r="X47" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>371</v>
+      </c>
+      <c r="B48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C48" t="s">
+        <v>372</v>
+      </c>
+      <c r="D48" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" t="s">
+        <v>54</v>
+      </c>
+      <c r="F48" t="s">
+        <v>45</v>
+      </c>
+      <c r="G48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H48">
+        <v>74</v>
+      </c>
+      <c r="I48" t="s">
+        <v>373</v>
+      </c>
+      <c r="J48" t="s">
+        <v>374</v>
+      </c>
+      <c r="K48" t="s">
+        <v>299</v>
+      </c>
+      <c r="L48" t="s">
+        <v>35</v>
+      </c>
+      <c r="M48" t="s">
+        <v>35</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>36</v>
+      </c>
+      <c r="P48" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q48">
+        <v>28</v>
+      </c>
+      <c r="R48">
+        <v>46</v>
+      </c>
+      <c r="S48">
+        <v>20</v>
+      </c>
+      <c r="T48">
+        <v>54</v>
+      </c>
+      <c r="U48" t="s">
+        <v>328</v>
+      </c>
+      <c r="V48" t="s">
+        <v>35</v>
+      </c>
+      <c r="W48" t="s">
+        <v>376</v>
+      </c>
+      <c r="X48" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>377</v>
+      </c>
+      <c r="B49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" t="s">
+        <v>378</v>
+      </c>
+      <c r="D49" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" t="s">
+        <v>302</v>
+      </c>
+      <c r="F49" t="s">
+        <v>230</v>
+      </c>
+      <c r="G49" t="s">
+        <v>379</v>
+      </c>
+      <c r="H49">
+        <v>76</v>
+      </c>
+      <c r="I49" t="s">
+        <v>380</v>
+      </c>
+      <c r="J49" t="s">
+        <v>381</v>
+      </c>
+      <c r="K49" t="s">
+        <v>35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>35</v>
+      </c>
+      <c r="M49" t="s">
+        <v>82</v>
+      </c>
+      <c r="N49">
+        <v>18</v>
+      </c>
+      <c r="O49" t="s">
+        <v>36</v>
+      </c>
+      <c r="P49" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q49">
+        <v>33</v>
+      </c>
+      <c r="R49">
+        <v>43</v>
+      </c>
+      <c r="S49">
+        <v>0</v>
+      </c>
+      <c r="T49">
+        <v>76</v>
+      </c>
+      <c r="U49" t="s">
+        <v>328</v>
+      </c>
+      <c r="V49" t="s">
+        <v>35</v>
+      </c>
+      <c r="W49" t="s">
+        <v>383</v>
+      </c>
+      <c r="X49" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>384</v>
+      </c>
+      <c r="B50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" t="s">
+        <v>385</v>
+      </c>
+      <c r="D50" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" t="s">
+        <v>54</v>
+      </c>
+      <c r="F50" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" t="s">
+        <v>95</v>
+      </c>
+      <c r="H50">
+        <v>72</v>
+      </c>
+      <c r="I50" t="s">
+        <v>141</v>
+      </c>
+      <c r="J50" t="s">
+        <v>386</v>
+      </c>
+      <c r="K50" t="s">
+        <v>35</v>
+      </c>
+      <c r="L50" t="s">
+        <v>35</v>
+      </c>
+      <c r="M50" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50">
+        <v>25</v>
+      </c>
+      <c r="O50" t="s">
+        <v>36</v>
+      </c>
+      <c r="P50" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q50">
+        <v>28</v>
+      </c>
+      <c r="R50">
+        <v>44</v>
+      </c>
+      <c r="S50">
+        <v>0</v>
+      </c>
+      <c r="T50">
+        <v>72</v>
+      </c>
+      <c r="U50" t="s">
+        <v>328</v>
+      </c>
+      <c r="V50" t="s">
+        <v>35</v>
+      </c>
+      <c r="W50" t="s">
+        <v>388</v>
+      </c>
+      <c r="X50" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>389</v>
+      </c>
+      <c r="B51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" t="s">
+        <v>390</v>
+      </c>
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" t="s">
+        <v>367</v>
+      </c>
+      <c r="F51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51">
+        <v>72</v>
+      </c>
+      <c r="I51" t="s">
+        <v>391</v>
+      </c>
+      <c r="J51" t="s">
+        <v>392</v>
+      </c>
+      <c r="K51" t="s">
+        <v>299</v>
+      </c>
+      <c r="L51" t="s">
+        <v>35</v>
+      </c>
+      <c r="M51" t="s">
+        <v>35</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51" t="s">
+        <v>36</v>
+      </c>
+      <c r="P51" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q51">
+        <v>28</v>
+      </c>
+      <c r="R51">
+        <v>44</v>
+      </c>
+      <c r="S51">
+        <v>30</v>
+      </c>
+      <c r="T51">
+        <v>42</v>
+      </c>
+      <c r="U51" t="s">
+        <v>328</v>
+      </c>
+      <c r="V51" t="s">
+        <v>35</v>
+      </c>
+      <c r="W51" t="s">
+        <v>394</v>
+      </c>
+      <c r="X51" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>395</v>
+      </c>
+      <c r="B52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" t="s">
+        <v>396</v>
+      </c>
+      <c r="D52" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" t="s">
+        <v>54</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" t="s">
+        <v>55</v>
+      </c>
+      <c r="H52">
+        <v>74</v>
+      </c>
+      <c r="I52" t="s">
+        <v>397</v>
+      </c>
+      <c r="J52" t="s">
+        <v>398</v>
+      </c>
+      <c r="K52" t="s">
+        <v>299</v>
+      </c>
+      <c r="L52" t="s">
+        <v>35</v>
+      </c>
+      <c r="M52" t="s">
+        <v>35</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52" t="s">
+        <v>36</v>
+      </c>
+      <c r="P52" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q52">
+        <v>28</v>
+      </c>
+      <c r="R52">
+        <v>46</v>
+      </c>
+      <c r="S52">
+        <v>20</v>
+      </c>
+      <c r="T52">
+        <v>54</v>
+      </c>
+      <c r="U52" t="s">
+        <v>400</v>
+      </c>
+      <c r="V52" t="s">
+        <v>35</v>
+      </c>
+      <c r="W52" t="s">
+        <v>401</v>
+      </c>
+      <c r="X52" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>402</v>
+      </c>
+      <c r="B53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C53" t="s">
+        <v>403</v>
+      </c>
+      <c r="D53" t="s">
+        <v>43</v>
+      </c>
+      <c r="E53" t="s">
+        <v>229</v>
+      </c>
+      <c r="F53" t="s">
+        <v>230</v>
+      </c>
+      <c r="G53" t="s">
+        <v>262</v>
+      </c>
+      <c r="H53">
+        <v>76</v>
+      </c>
+      <c r="I53" t="s">
+        <v>404</v>
+      </c>
+      <c r="J53" t="s">
+        <v>405</v>
+      </c>
+      <c r="K53" t="s">
+        <v>299</v>
+      </c>
+      <c r="L53" t="s">
+        <v>35</v>
+      </c>
+      <c r="M53" t="s">
+        <v>35</v>
+      </c>
+      <c r="N53">
+        <v>0</v>
+      </c>
+      <c r="O53" t="s">
+        <v>36</v>
+      </c>
+      <c r="P53" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q53">
+        <v>31</v>
+      </c>
+      <c r="R53">
+        <v>45</v>
+      </c>
+      <c r="S53">
+        <v>20</v>
+      </c>
+      <c r="T53">
+        <v>56</v>
+      </c>
+      <c r="U53" t="s">
+        <v>400</v>
+      </c>
+      <c r="V53" t="s">
+        <v>35</v>
+      </c>
+      <c r="W53" t="s">
+        <v>407</v>
+      </c>
+      <c r="X53" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>408</v>
+      </c>
+      <c r="B54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" t="s">
+        <v>409</v>
+      </c>
+      <c r="D54" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" t="s">
+        <v>367</v>
+      </c>
+      <c r="F54" t="s">
+        <v>30</v>
+      </c>
+      <c r="G54" t="s">
+        <v>239</v>
+      </c>
+      <c r="H54">
+        <v>72</v>
+      </c>
+      <c r="I54" t="s">
+        <v>410</v>
+      </c>
+      <c r="J54" t="s">
+        <v>411</v>
+      </c>
+      <c r="K54" t="s">
+        <v>299</v>
+      </c>
+      <c r="L54" t="s">
+        <v>35</v>
+      </c>
+      <c r="M54" t="s">
+        <v>35</v>
+      </c>
+      <c r="N54">
+        <v>0</v>
+      </c>
+      <c r="O54" t="s">
+        <v>36</v>
+      </c>
+      <c r="P54" t="s">
+        <v>412</v>
+      </c>
+      <c r="Q54">
+        <v>28</v>
+      </c>
+      <c r="R54">
+        <v>44</v>
+      </c>
+      <c r="S54">
+        <v>20</v>
+      </c>
+      <c r="T54">
+        <v>52</v>
+      </c>
+      <c r="U54" t="s">
+        <v>400</v>
+      </c>
+      <c r="V54" t="s">
+        <v>35</v>
+      </c>
+      <c r="W54" t="s">
+        <v>413</v>
+      </c>
+      <c r="X54" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>414</v>
+      </c>
+      <c r="B55" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" t="s">
+        <v>415</v>
+      </c>
+      <c r="D55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" t="s">
+        <v>164</v>
+      </c>
+      <c r="F55" t="s">
+        <v>156</v>
+      </c>
+      <c r="G55" t="s">
+        <v>416</v>
+      </c>
+      <c r="H55">
+        <v>148</v>
+      </c>
+      <c r="I55" t="s">
+        <v>417</v>
+      </c>
+      <c r="J55" t="s">
+        <v>418</v>
+      </c>
+      <c r="K55" t="s">
+        <v>299</v>
+      </c>
+      <c r="L55" t="s">
+        <v>35</v>
+      </c>
+      <c r="M55" t="s">
+        <v>35</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55" t="s">
+        <v>36</v>
+      </c>
+      <c r="P55" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q55">
+        <v>56</v>
+      </c>
+      <c r="R55">
+        <v>92</v>
+      </c>
+      <c r="S55">
+        <v>148</v>
+      </c>
+      <c r="T55">
+        <v>0</v>
+      </c>
+      <c r="U55" t="s">
+        <v>400</v>
+      </c>
+      <c r="V55" t="s">
+        <v>35</v>
+      </c>
+      <c r="W55" t="s">
+        <v>420</v>
+      </c>
+      <c r="X55" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>421</v>
+      </c>
+      <c r="B56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>422</v>
+      </c>
+      <c r="D56" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" t="s">
+        <v>54</v>
+      </c>
+      <c r="F56" t="s">
+        <v>124</v>
+      </c>
+      <c r="G56" t="s">
+        <v>103</v>
+      </c>
+      <c r="H56">
+        <v>76</v>
+      </c>
+      <c r="I56" t="s">
+        <v>158</v>
+      </c>
+      <c r="J56" t="s">
+        <v>423</v>
+      </c>
+      <c r="K56" t="s">
+        <v>299</v>
+      </c>
+      <c r="L56" t="s">
+        <v>35</v>
+      </c>
+      <c r="M56" t="s">
+        <v>35</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56" t="s">
+        <v>36</v>
+      </c>
+      <c r="P56" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q56">
+        <v>29</v>
+      </c>
+      <c r="R56">
+        <v>47</v>
+      </c>
+      <c r="S56">
+        <v>20</v>
+      </c>
+      <c r="T56">
+        <v>56</v>
+      </c>
+      <c r="U56" t="s">
+        <v>425</v>
+      </c>
+      <c r="V56" t="s">
+        <v>35</v>
+      </c>
+      <c r="W56" t="s">
+        <v>426</v>
+      </c>
+      <c r="X56" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>427</v>
+      </c>
+      <c r="B57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" t="s">
+        <v>428</v>
+      </c>
+      <c r="D57" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" t="s">
+        <v>367</v>
+      </c>
+      <c r="F57" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" t="s">
+        <v>116</v>
+      </c>
+      <c r="H57">
+        <v>72</v>
+      </c>
+      <c r="I57" t="s">
+        <v>417</v>
+      </c>
+      <c r="J57" t="s">
+        <v>429</v>
+      </c>
+      <c r="K57" t="s">
+        <v>299</v>
+      </c>
+      <c r="L57" t="s">
+        <v>35</v>
+      </c>
+      <c r="M57" t="s">
+        <v>35</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57" t="s">
+        <v>36</v>
+      </c>
+      <c r="P57" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q57">
+        <v>28</v>
+      </c>
+      <c r="R57">
+        <v>44</v>
+      </c>
+      <c r="S57">
+        <v>20</v>
+      </c>
+      <c r="T57">
+        <v>52</v>
+      </c>
+      <c r="U57" t="s">
+        <v>425</v>
+      </c>
+      <c r="V57" t="s">
+        <v>35</v>
+      </c>
+      <c r="W57" t="s">
+        <v>431</v>
+      </c>
+      <c r="X57" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>432</v>
+      </c>
+      <c r="B58" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" t="s">
+        <v>433</v>
+      </c>
+      <c r="D58" t="s">
+        <v>43</v>
+      </c>
+      <c r="E58" t="s">
+        <v>367</v>
+      </c>
+      <c r="F58" t="s">
+        <v>124</v>
+      </c>
+      <c r="G58" t="s">
+        <v>275</v>
+      </c>
+      <c r="H58">
+        <v>76</v>
+      </c>
+      <c r="I58" t="s">
+        <v>434</v>
+      </c>
+      <c r="J58" t="s">
+        <v>435</v>
+      </c>
+      <c r="K58" t="s">
+        <v>299</v>
+      </c>
+      <c r="L58" t="s">
+        <v>35</v>
+      </c>
+      <c r="M58" t="s">
+        <v>35</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+      <c r="O58" t="s">
+        <v>36</v>
+      </c>
+      <c r="P58" t="s">
+        <v>436</v>
+      </c>
+      <c r="Q58">
+        <v>29</v>
+      </c>
+      <c r="R58">
+        <v>47</v>
+      </c>
+      <c r="S58">
+        <v>20</v>
+      </c>
+      <c r="T58">
+        <v>56</v>
+      </c>
+      <c r="U58" t="s">
+        <v>425</v>
+      </c>
+      <c r="V58" t="s">
+        <v>35</v>
+      </c>
+      <c r="W58" t="s">
+        <v>437</v>
+      </c>
+      <c r="X58" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>438</v>
+      </c>
+      <c r="B59" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" t="s">
+        <v>439</v>
+      </c>
+      <c r="D59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E59" t="s">
+        <v>367</v>
+      </c>
+      <c r="F59" t="s">
+        <v>45</v>
+      </c>
+      <c r="G59" t="s">
+        <v>275</v>
+      </c>
+      <c r="H59">
+        <v>74</v>
+      </c>
+      <c r="I59" t="s">
+        <v>440</v>
+      </c>
+      <c r="J59" t="s">
+        <v>441</v>
+      </c>
+      <c r="K59" t="s">
+        <v>425</v>
+      </c>
+      <c r="L59" t="s">
+        <v>442</v>
+      </c>
+      <c r="M59" t="s">
+        <v>82</v>
+      </c>
+      <c r="N59">
+        <v>25</v>
+      </c>
+      <c r="O59" t="s">
+        <v>120</v>
+      </c>
+      <c r="P59" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q59">
+        <v>28</v>
+      </c>
+      <c r="R59">
+        <v>46</v>
+      </c>
+      <c r="S59">
+        <v>0</v>
+      </c>
+      <c r="T59">
+        <v>74</v>
+      </c>
+      <c r="U59" t="s">
+        <v>425</v>
+      </c>
+      <c r="V59" t="s">
+        <v>35</v>
+      </c>
+      <c r="W59" t="s">
+        <v>443</v>
+      </c>
+      <c r="X59" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>444</v>
+      </c>
+      <c r="B60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60" t="s">
+        <v>445</v>
+      </c>
+      <c r="D60" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" t="s">
+        <v>446</v>
+      </c>
+      <c r="F60" t="s">
+        <v>447</v>
+      </c>
+      <c r="G60" t="s">
+        <v>448</v>
+      </c>
+      <c r="H60">
+        <v>152</v>
+      </c>
+      <c r="I60" t="s">
+        <v>449</v>
+      </c>
+      <c r="J60" t="s">
+        <v>450</v>
+      </c>
+      <c r="K60" t="s">
+        <v>451</v>
+      </c>
+      <c r="L60" t="s">
+        <v>35</v>
+      </c>
+      <c r="M60" t="s">
+        <v>35</v>
+      </c>
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60" t="s">
+        <v>36</v>
+      </c>
+      <c r="P60" t="s">
+        <v>452</v>
+      </c>
+      <c r="Q60">
+        <v>62</v>
+      </c>
+      <c r="R60">
+        <v>90</v>
+      </c>
+      <c r="S60">
+        <v>50</v>
+      </c>
+      <c r="T60">
+        <v>102</v>
+      </c>
+      <c r="U60" t="s">
+        <v>451</v>
+      </c>
+      <c r="V60" t="s">
+        <v>35</v>
+      </c>
+      <c r="W60" t="s">
+        <v>453</v>
+      </c>
+      <c r="X60" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>454</v>
+      </c>
+      <c r="B61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" t="s">
+        <v>455</v>
+      </c>
+      <c r="D61" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" t="s">
+        <v>164</v>
+      </c>
+      <c r="F61" t="s">
+        <v>156</v>
+      </c>
+      <c r="G61" t="s">
+        <v>456</v>
+      </c>
+      <c r="H61">
+        <v>148</v>
+      </c>
+      <c r="I61" t="s">
+        <v>104</v>
+      </c>
+      <c r="J61" t="s">
+        <v>457</v>
+      </c>
+      <c r="K61" t="s">
+        <v>35</v>
+      </c>
+      <c r="L61" t="s">
+        <v>35</v>
+      </c>
+      <c r="M61" t="s">
+        <v>35</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+      <c r="O61" t="s">
+        <v>36</v>
+      </c>
+      <c r="P61" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q61">
+        <v>56</v>
+      </c>
+      <c r="R61">
+        <v>92</v>
+      </c>
+      <c r="S61">
+        <v>50</v>
+      </c>
+      <c r="T61">
+        <v>98</v>
+      </c>
+      <c r="U61" t="s">
+        <v>459</v>
+      </c>
+      <c r="V61" t="s">
+        <v>35</v>
+      </c>
+      <c r="W61" t="s">
+        <v>460</v>
+      </c>
+      <c r="X61" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>461</v>
+      </c>
+      <c r="B62" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" t="s">
+        <v>462</v>
+      </c>
+      <c r="D62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" t="s">
+        <v>164</v>
+      </c>
+      <c r="F62" t="s">
+        <v>156</v>
+      </c>
+      <c r="G62" t="s">
+        <v>463</v>
+      </c>
+      <c r="H62">
+        <v>148</v>
+      </c>
+      <c r="I62" t="s">
+        <v>464</v>
+      </c>
+      <c r="J62" t="s">
+        <v>465</v>
+      </c>
+      <c r="K62" t="s">
+        <v>35</v>
+      </c>
+      <c r="L62" t="s">
+        <v>35</v>
+      </c>
+      <c r="M62" t="s">
+        <v>35</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+      <c r="O62" t="s">
+        <v>36</v>
+      </c>
+      <c r="P62" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q62">
+        <v>56</v>
+      </c>
+      <c r="R62">
+        <v>92</v>
+      </c>
+      <c r="S62">
+        <v>50</v>
+      </c>
+      <c r="T62">
+        <v>98</v>
+      </c>
+      <c r="U62" t="s">
+        <v>459</v>
+      </c>
+      <c r="V62" t="s">
+        <v>35</v>
+      </c>
+      <c r="W62" t="s">
+        <v>467</v>
+      </c>
+      <c r="X62" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>468</v>
+      </c>
+      <c r="B63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" t="s">
+        <v>469</v>
+      </c>
+      <c r="D63" t="s">
+        <v>43</v>
+      </c>
+      <c r="E63" t="s">
+        <v>229</v>
+      </c>
+      <c r="F63" t="s">
+        <v>230</v>
+      </c>
+      <c r="G63" t="s">
+        <v>55</v>
+      </c>
+      <c r="H63">
+        <v>76</v>
+      </c>
+      <c r="I63" t="s">
+        <v>470</v>
+      </c>
+      <c r="J63" t="s">
+        <v>471</v>
+      </c>
+      <c r="K63" t="s">
+        <v>35</v>
+      </c>
+      <c r="L63" t="s">
+        <v>35</v>
+      </c>
+      <c r="M63" t="s">
+        <v>35</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63" t="s">
+        <v>36</v>
+      </c>
+      <c r="P63" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q63">
+        <v>31</v>
+      </c>
+      <c r="R63">
+        <v>45</v>
+      </c>
+      <c r="S63">
+        <v>20</v>
+      </c>
+      <c r="T63">
+        <v>56</v>
+      </c>
+      <c r="U63" t="s">
+        <v>459</v>
+      </c>
+      <c r="V63" t="s">
+        <v>35</v>
+      </c>
+      <c r="W63" t="s">
+        <v>473</v>
+      </c>
+      <c r="X63" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>474</v>
+      </c>
+      <c r="B64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" t="s">
+        <v>475</v>
+      </c>
+      <c r="D64" t="s">
+        <v>43</v>
+      </c>
+      <c r="E64" t="s">
+        <v>281</v>
+      </c>
+      <c r="F64" t="s">
+        <v>282</v>
+      </c>
+      <c r="G64" t="s">
+        <v>476</v>
+      </c>
+      <c r="H64">
+        <v>152</v>
+      </c>
+      <c r="I64" t="s">
+        <v>477</v>
+      </c>
+      <c r="J64" t="s">
+        <v>478</v>
+      </c>
+      <c r="K64" t="s">
+        <v>35</v>
+      </c>
+      <c r="L64" t="s">
+        <v>35</v>
+      </c>
+      <c r="M64" t="s">
+        <v>35</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+      <c r="O64" t="s">
+        <v>36</v>
+      </c>
+      <c r="P64" t="s">
+        <v>479</v>
+      </c>
+      <c r="Q64">
+        <v>58</v>
+      </c>
+      <c r="R64">
+        <v>94</v>
+      </c>
+      <c r="S64">
+        <v>100</v>
+      </c>
+      <c r="T64">
+        <v>52</v>
+      </c>
+      <c r="U64" t="s">
+        <v>459</v>
+      </c>
+      <c r="V64" t="s">
+        <v>35</v>
+      </c>
+      <c r="W64" t="s">
+        <v>480</v>
+      </c>
+      <c r="X64" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>481</v>
+      </c>
+      <c r="B65" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65" t="s">
+        <v>482</v>
+      </c>
+      <c r="D65" t="s">
+        <v>43</v>
+      </c>
+      <c r="E65" t="s">
+        <v>164</v>
+      </c>
+      <c r="F65" t="s">
+        <v>165</v>
+      </c>
+      <c r="G65" t="s">
+        <v>483</v>
+      </c>
+      <c r="H65">
+        <v>144</v>
+      </c>
+      <c r="I65" t="s">
+        <v>117</v>
+      </c>
+      <c r="J65" t="s">
+        <v>484</v>
+      </c>
+      <c r="K65" t="s">
+        <v>459</v>
+      </c>
+      <c r="L65" t="s">
+        <v>35</v>
+      </c>
+      <c r="M65" t="s">
+        <v>82</v>
+      </c>
+      <c r="N65">
+        <v>18</v>
+      </c>
+      <c r="O65" t="s">
+        <v>36</v>
+      </c>
+      <c r="P65" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q65">
+        <v>56</v>
+      </c>
+      <c r="R65">
+        <v>88</v>
+      </c>
+      <c r="S65">
+        <v>0</v>
+      </c>
+      <c r="T65">
+        <v>144</v>
+      </c>
+      <c r="U65" t="s">
+        <v>485</v>
+      </c>
+      <c r="V65" t="s">
+        <v>35</v>
+      </c>
+      <c r="W65" t="s">
+        <v>486</v>
+      </c>
+      <c r="X65" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>487</v>
+      </c>
+      <c r="B66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" t="s">
+        <v>488</v>
+      </c>
+      <c r="D66" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" t="s">
+        <v>229</v>
+      </c>
+      <c r="F66" t="s">
+        <v>230</v>
+      </c>
+      <c r="G66" t="s">
+        <v>239</v>
+      </c>
+      <c r="H66">
+        <v>76</v>
+      </c>
+      <c r="I66" t="s">
+        <v>489</v>
+      </c>
+      <c r="J66" t="s">
+        <v>490</v>
+      </c>
+      <c r="K66" t="s">
+        <v>459</v>
+      </c>
+      <c r="L66" t="s">
+        <v>35</v>
+      </c>
+      <c r="M66" t="s">
+        <v>35</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+      <c r="O66" t="s">
+        <v>36</v>
+      </c>
+      <c r="P66" t="s">
+        <v>491</v>
+      </c>
+      <c r="Q66">
+        <v>31</v>
+      </c>
+      <c r="R66">
+        <v>45</v>
+      </c>
+      <c r="S66">
+        <v>20</v>
+      </c>
+      <c r="T66">
+        <v>56</v>
+      </c>
+      <c r="U66" t="s">
+        <v>485</v>
+      </c>
+      <c r="V66" t="s">
+        <v>35</v>
+      </c>
+      <c r="W66" t="s">
+        <v>492</v>
+      </c>
+      <c r="X66" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>493</v>
+      </c>
+      <c r="B67" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" t="s">
+        <v>494</v>
+      </c>
+      <c r="D67" t="s">
+        <v>43</v>
+      </c>
+      <c r="E67" t="s">
+        <v>229</v>
+      </c>
+      <c r="F67" t="s">
+        <v>230</v>
+      </c>
+      <c r="G67" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67">
+        <v>76</v>
+      </c>
+      <c r="I67" t="s">
+        <v>380</v>
+      </c>
+      <c r="J67" t="s">
+        <v>495</v>
+      </c>
+      <c r="K67" t="s">
+        <v>459</v>
+      </c>
+      <c r="L67" t="s">
+        <v>442</v>
+      </c>
+      <c r="M67" t="s">
+        <v>82</v>
+      </c>
+      <c r="N67">
+        <v>18</v>
+      </c>
+      <c r="O67" t="s">
+        <v>120</v>
+      </c>
+      <c r="P67" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q67">
+        <v>31</v>
+      </c>
+      <c r="R67">
+        <v>45</v>
+      </c>
+      <c r="S67">
+        <v>0</v>
+      </c>
+      <c r="T67">
+        <v>76</v>
+      </c>
+      <c r="U67" t="s">
+        <v>485</v>
+      </c>
+      <c r="V67" t="s">
+        <v>35</v>
+      </c>
+      <c r="W67" t="s">
+        <v>496</v>
+      </c>
+      <c r="X67" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>497</v>
+      </c>
+      <c r="B68" t="s">
+        <v>26</v>
+      </c>
+      <c r="C68" t="s">
+        <v>498</v>
+      </c>
+      <c r="D68" t="s">
+        <v>43</v>
+      </c>
+      <c r="E68" t="s">
+        <v>229</v>
+      </c>
+      <c r="F68" t="s">
+        <v>230</v>
+      </c>
+      <c r="G68" t="s">
+        <v>296</v>
+      </c>
+      <c r="H68">
+        <v>76</v>
+      </c>
+      <c r="I68" t="s">
+        <v>499</v>
+      </c>
+      <c r="J68" t="s">
+        <v>500</v>
+      </c>
+      <c r="K68" t="s">
+        <v>35</v>
+      </c>
+      <c r="L68" t="s">
+        <v>35</v>
+      </c>
+      <c r="M68" t="s">
+        <v>35</v>
+      </c>
+      <c r="N68">
+        <v>0</v>
+      </c>
+      <c r="O68" t="s">
+        <v>36</v>
+      </c>
+      <c r="P68" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q68">
+        <v>31</v>
+      </c>
+      <c r="R68">
+        <v>45</v>
+      </c>
+      <c r="S68">
+        <v>20</v>
+      </c>
+      <c r="T68">
+        <v>56</v>
+      </c>
+      <c r="U68" t="s">
+        <v>485</v>
+      </c>
+      <c r="V68" t="s">
+        <v>35</v>
+      </c>
+      <c r="W68" t="s">
+        <v>502</v>
+      </c>
+      <c r="X68" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>503</v>
+      </c>
+      <c r="B69" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" t="s">
+        <v>504</v>
+      </c>
+      <c r="D69" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" t="s">
+        <v>54</v>
+      </c>
+      <c r="F69" t="s">
+        <v>30</v>
+      </c>
+      <c r="G69" t="s">
+        <v>103</v>
+      </c>
+      <c r="H69">
+        <v>72</v>
+      </c>
+      <c r="I69" t="s">
+        <v>505</v>
+      </c>
+      <c r="J69" t="s">
+        <v>506</v>
+      </c>
+      <c r="K69" t="s">
+        <v>35</v>
+      </c>
+      <c r="L69" t="s">
+        <v>35</v>
+      </c>
+      <c r="M69" t="s">
+        <v>35</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+      <c r="O69" t="s">
+        <v>36</v>
+      </c>
+      <c r="P69" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q69">
+        <v>28</v>
+      </c>
+      <c r="R69">
+        <v>44</v>
+      </c>
+      <c r="S69">
+        <v>20</v>
+      </c>
+      <c r="T69">
+        <v>52</v>
+      </c>
+      <c r="U69" t="s">
+        <v>485</v>
+      </c>
+      <c r="V69" t="s">
+        <v>35</v>
+      </c>
+      <c r="W69" t="s">
+        <v>508</v>
+      </c>
+      <c r="X69" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>509</v>
+      </c>
+      <c r="B70" t="s">
+        <v>26</v>
+      </c>
+      <c r="C70" t="s">
+        <v>510</v>
+      </c>
+      <c r="D70" t="s">
+        <v>511</v>
+      </c>
+      <c r="E70" t="s">
+        <v>512</v>
+      </c>
+      <c r="F70" t="s">
+        <v>513</v>
+      </c>
+      <c r="G70" t="s">
+        <v>514</v>
+      </c>
+      <c r="H70">
+        <v>304</v>
+      </c>
+      <c r="I70" t="s">
+        <v>515</v>
+      </c>
+      <c r="J70" t="s">
+        <v>516</v>
+      </c>
+      <c r="K70" t="s">
+        <v>35</v>
+      </c>
+      <c r="L70" t="s">
+        <v>35</v>
+      </c>
+      <c r="M70" t="s">
+        <v>35</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70" t="s">
+        <v>36</v>
+      </c>
+      <c r="P70" t="s">
+        <v>517</v>
+      </c>
+      <c r="Q70">
+        <v>128</v>
+      </c>
+      <c r="R70">
+        <v>176</v>
+      </c>
+      <c r="S70">
+        <v>50</v>
+      </c>
+      <c r="T70">
+        <v>254</v>
+      </c>
+      <c r="U70" t="s">
+        <v>485</v>
+      </c>
+      <c r="V70" t="s">
+        <v>35</v>
+      </c>
+      <c r="W70" t="s">
+        <v>518</v>
+      </c>
+      <c r="X70" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>519</v>
+      </c>
+      <c r="B71" t="s">
+        <v>26</v>
+      </c>
+      <c r="C71" t="s">
+        <v>520</v>
+      </c>
+      <c r="D71" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" t="s">
+        <v>76</v>
+      </c>
+      <c r="F71" t="s">
+        <v>521</v>
+      </c>
+      <c r="G71" t="s">
+        <v>522</v>
+      </c>
+      <c r="H71">
+        <v>212</v>
+      </c>
+      <c r="I71" t="s">
+        <v>186</v>
+      </c>
+      <c r="J71" t="s">
+        <v>523</v>
+      </c>
+      <c r="K71" t="s">
+        <v>35</v>
+      </c>
+      <c r="L71" t="s">
+        <v>35</v>
+      </c>
+      <c r="M71" t="s">
+        <v>35</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+      <c r="O71" t="s">
+        <v>36</v>
+      </c>
+      <c r="P71" t="s">
+        <v>524</v>
+      </c>
+      <c r="Q71">
+        <v>85</v>
+      </c>
+      <c r="R71">
+        <v>127</v>
+      </c>
+      <c r="S71">
+        <v>50</v>
+      </c>
+      <c r="T71">
+        <v>162</v>
+      </c>
+      <c r="U71" t="s">
+        <v>525</v>
+      </c>
+      <c r="V71" t="s">
+        <v>35</v>
+      </c>
+      <c r="W71" t="s">
+        <v>526</v>
+      </c>
+      <c r="X71" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>527</v>
+      </c>
+      <c r="B72" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" t="s">
+        <v>528</v>
+      </c>
+      <c r="D72" t="s">
+        <v>43</v>
+      </c>
+      <c r="E72" t="s">
+        <v>367</v>
+      </c>
+      <c r="F72" t="s">
+        <v>45</v>
+      </c>
+      <c r="G72" t="s">
+        <v>46</v>
+      </c>
+      <c r="H72">
+        <v>74</v>
+      </c>
+      <c r="I72" t="s">
+        <v>141</v>
+      </c>
+      <c r="J72" t="s">
+        <v>529</v>
+      </c>
+      <c r="K72" t="s">
+        <v>35</v>
+      </c>
+      <c r="L72" t="s">
+        <v>35</v>
+      </c>
+      <c r="M72" t="s">
+        <v>82</v>
+      </c>
+      <c r="N72">
+        <v>25</v>
+      </c>
+      <c r="O72" t="s">
+        <v>36</v>
+      </c>
+      <c r="P72" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q72">
+        <v>28</v>
+      </c>
+      <c r="R72">
+        <v>46</v>
+      </c>
+      <c r="S72">
+        <v>0</v>
+      </c>
+      <c r="T72">
+        <v>74</v>
+      </c>
+      <c r="U72" t="s">
+        <v>525</v>
+      </c>
+      <c r="V72" t="s">
+        <v>35</v>
+      </c>
+      <c r="W72" t="s">
+        <v>530</v>
+      </c>
+      <c r="X72" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>531</v>
+      </c>
+      <c r="B73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" t="s">
+        <v>532</v>
+      </c>
+      <c r="D73" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" t="s">
+        <v>54</v>
+      </c>
+      <c r="F73" t="s">
+        <v>30</v>
+      </c>
+      <c r="G73" t="s">
+        <v>275</v>
+      </c>
+      <c r="H73">
+        <v>72</v>
+      </c>
+      <c r="I73" t="s">
+        <v>224</v>
+      </c>
+      <c r="J73" t="s">
+        <v>533</v>
+      </c>
+      <c r="K73" t="s">
+        <v>144</v>
+      </c>
+      <c r="L73" t="s">
+        <v>534</v>
+      </c>
+      <c r="M73" t="s">
+        <v>82</v>
+      </c>
+      <c r="N73">
+        <v>18</v>
+      </c>
+      <c r="O73" t="s">
+        <v>120</v>
+      </c>
+      <c r="P73" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q73">
+        <v>28</v>
+      </c>
+      <c r="R73">
+        <v>44</v>
+      </c>
+      <c r="S73">
+        <v>0</v>
+      </c>
+      <c r="T73">
+        <v>72</v>
+      </c>
+      <c r="U73" t="s">
+        <v>525</v>
+      </c>
+      <c r="V73" t="s">
+        <v>35</v>
+      </c>
+      <c r="W73" t="s">
+        <v>535</v>
+      </c>
+      <c r="X73" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>536</v>
+      </c>
+      <c r="B74" t="s">
+        <v>26</v>
+      </c>
+      <c r="C74" t="s">
+        <v>537</v>
+      </c>
+      <c r="D74" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" t="s">
+        <v>54</v>
+      </c>
+      <c r="F74" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" t="s">
+        <v>379</v>
+      </c>
+      <c r="H74">
+        <v>72</v>
+      </c>
+      <c r="I74" t="s">
+        <v>270</v>
+      </c>
+      <c r="J74" t="s">
+        <v>538</v>
+      </c>
+      <c r="K74" t="s">
+        <v>485</v>
+      </c>
+      <c r="L74" t="s">
+        <v>539</v>
+      </c>
+      <c r="M74" t="s">
+        <v>82</v>
+      </c>
+      <c r="N74">
+        <v>15</v>
+      </c>
+      <c r="O74" t="s">
+        <v>36</v>
+      </c>
+      <c r="P74" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q74">
+        <v>28</v>
+      </c>
+      <c r="R74">
+        <v>44</v>
+      </c>
+      <c r="S74">
+        <v>0</v>
+      </c>
+      <c r="T74">
+        <v>72</v>
+      </c>
+      <c r="U74" t="s">
+        <v>525</v>
+      </c>
+      <c r="V74" t="s">
+        <v>35</v>
+      </c>
+      <c r="W74" t="s">
+        <v>540</v>
+      </c>
+      <c r="X74" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>541</v>
+      </c>
+      <c r="B75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" t="s">
+        <v>542</v>
+      </c>
+      <c r="D75" t="s">
+        <v>43</v>
+      </c>
+      <c r="E75" t="s">
+        <v>229</v>
+      </c>
+      <c r="F75" t="s">
+        <v>230</v>
+      </c>
+      <c r="G75" t="s">
+        <v>239</v>
+      </c>
+      <c r="H75">
+        <v>76</v>
+      </c>
+      <c r="I75" t="s">
+        <v>543</v>
+      </c>
+      <c r="J75" t="s">
+        <v>544</v>
+      </c>
+      <c r="K75" t="s">
+        <v>525</v>
+      </c>
+      <c r="L75" t="s">
+        <v>545</v>
+      </c>
+      <c r="M75" t="s">
+        <v>82</v>
+      </c>
+      <c r="N75">
+        <v>25</v>
+      </c>
+      <c r="O75" t="s">
+        <v>36</v>
+      </c>
+      <c r="P75" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q75">
+        <v>31</v>
+      </c>
+      <c r="R75">
+        <v>45</v>
+      </c>
+      <c r="S75">
+        <v>0</v>
+      </c>
+      <c r="T75">
+        <v>76</v>
+      </c>
+      <c r="U75" t="s">
+        <v>525</v>
+      </c>
+      <c r="V75" t="s">
+        <v>35</v>
+      </c>
+      <c r="W75" t="s">
+        <v>546</v>
+      </c>
+      <c r="X75" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>547</v>
+      </c>
+      <c r="B76" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" t="s">
+        <v>548</v>
+      </c>
+      <c r="D76" t="s">
+        <v>43</v>
+      </c>
+      <c r="E76" t="s">
+        <v>54</v>
+      </c>
+      <c r="F76" t="s">
+        <v>45</v>
+      </c>
+      <c r="G76" t="s">
+        <v>379</v>
+      </c>
+      <c r="H76">
+        <v>74</v>
+      </c>
+      <c r="I76" t="s">
+        <v>270</v>
+      </c>
+      <c r="J76" t="s">
+        <v>549</v>
+      </c>
+      <c r="K76" t="s">
+        <v>485</v>
+      </c>
+      <c r="L76" t="s">
+        <v>539</v>
+      </c>
+      <c r="M76" t="s">
+        <v>82</v>
+      </c>
+      <c r="N76">
+        <v>15</v>
+      </c>
+      <c r="O76" t="s">
+        <v>36</v>
+      </c>
+      <c r="P76" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q76">
+        <v>28</v>
+      </c>
+      <c r="R76">
+        <v>46</v>
+      </c>
+      <c r="S76">
+        <v>0</v>
+      </c>
+      <c r="T76">
+        <v>74</v>
+      </c>
+      <c r="U76" t="s">
+        <v>525</v>
+      </c>
+      <c r="V76" t="s">
+        <v>35</v>
+      </c>
+      <c r="W76" t="s">
+        <v>550</v>
+      </c>
+      <c r="X76" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>551</v>
+      </c>
+      <c r="B77" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" t="s">
+        <v>552</v>
+      </c>
+      <c r="D77" t="s">
+        <v>43</v>
+      </c>
+      <c r="E77" t="s">
+        <v>229</v>
+      </c>
+      <c r="F77" t="s">
+        <v>230</v>
+      </c>
+      <c r="G77" t="s">
+        <v>55</v>
+      </c>
+      <c r="H77">
+        <v>76</v>
+      </c>
+      <c r="I77" t="s">
+        <v>373</v>
+      </c>
+      <c r="J77" t="s">
+        <v>553</v>
+      </c>
+      <c r="K77" t="s">
+        <v>35</v>
+      </c>
+      <c r="L77" t="s">
+        <v>35</v>
+      </c>
+      <c r="M77" t="s">
+        <v>35</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+      <c r="O77" t="s">
+        <v>36</v>
+      </c>
+      <c r="P77" t="s">
+        <v>554</v>
+      </c>
+      <c r="Q77">
+        <v>31</v>
+      </c>
+      <c r="R77">
+        <v>45</v>
+      </c>
+      <c r="S77">
+        <v>20</v>
+      </c>
+      <c r="T77">
+        <v>56</v>
+      </c>
+      <c r="U77" t="s">
+        <v>525</v>
+      </c>
+      <c r="V77" t="s">
+        <v>35</v>
+      </c>
+      <c r="W77" t="s">
+        <v>555</v>
+      </c>
+      <c r="X77" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>556</v>
+      </c>
+      <c r="B78" t="s">
+        <v>26</v>
+      </c>
+      <c r="C78" t="s">
+        <v>557</v>
+      </c>
+      <c r="D78" t="s">
+        <v>43</v>
+      </c>
+      <c r="E78" t="s">
+        <v>54</v>
+      </c>
+      <c r="F78" t="s">
+        <v>45</v>
+      </c>
+      <c r="G78" t="s">
+        <v>103</v>
+      </c>
+      <c r="H78">
+        <v>74</v>
+      </c>
+      <c r="I78" t="s">
+        <v>558</v>
+      </c>
+      <c r="J78" t="s">
+        <v>559</v>
+      </c>
+      <c r="K78" t="s">
+        <v>525</v>
+      </c>
+      <c r="L78" t="s">
+        <v>35</v>
+      </c>
+      <c r="M78" t="s">
+        <v>35</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78" t="s">
+        <v>36</v>
+      </c>
+      <c r="P78" t="s">
+        <v>560</v>
+      </c>
+      <c r="Q78">
+        <v>28</v>
+      </c>
+      <c r="R78">
+        <v>46</v>
+      </c>
+      <c r="S78">
+        <v>20</v>
+      </c>
+      <c r="T78">
+        <v>54</v>
+      </c>
+      <c r="U78" t="s">
+        <v>561</v>
+      </c>
+      <c r="V78" t="s">
+        <v>35</v>
+      </c>
+      <c r="W78" t="s">
+        <v>562</v>
+      </c>
+      <c r="X78" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>563</v>
+      </c>
+      <c r="B79" t="s">
+        <v>26</v>
+      </c>
+      <c r="C79" t="s">
+        <v>564</v>
+      </c>
+      <c r="D79" t="s">
+        <v>43</v>
+      </c>
+      <c r="E79" t="s">
+        <v>367</v>
+      </c>
+      <c r="F79" t="s">
+        <v>124</v>
+      </c>
+      <c r="G79" t="s">
+        <v>565</v>
+      </c>
+      <c r="H79">
+        <v>76</v>
+      </c>
+      <c r="I79" t="s">
+        <v>566</v>
+      </c>
+      <c r="J79" t="s">
+        <v>567</v>
+      </c>
+      <c r="K79" t="s">
+        <v>525</v>
+      </c>
+      <c r="L79" t="s">
+        <v>35</v>
+      </c>
+      <c r="M79" t="s">
+        <v>35</v>
+      </c>
+      <c r="N79">
+        <v>0</v>
+      </c>
+      <c r="O79" t="s">
+        <v>36</v>
+      </c>
+      <c r="P79" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q79">
+        <v>29</v>
+      </c>
+      <c r="R79">
+        <v>47</v>
+      </c>
+      <c r="S79">
+        <v>20</v>
+      </c>
+      <c r="T79">
+        <v>56</v>
+      </c>
+      <c r="U79" t="s">
+        <v>561</v>
+      </c>
+      <c r="V79" t="s">
+        <v>35</v>
+      </c>
+      <c r="W79" t="s">
+        <v>35</v>
+      </c>
+      <c r="X79" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>569</v>
+      </c>
+      <c r="B80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C80" t="s">
+        <v>570</v>
+      </c>
+      <c r="D80" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" t="s">
+        <v>54</v>
+      </c>
+      <c r="F80" t="s">
+        <v>124</v>
+      </c>
+      <c r="G80" t="s">
+        <v>103</v>
+      </c>
+      <c r="H80">
+        <v>76</v>
+      </c>
+      <c r="I80" t="s">
+        <v>373</v>
+      </c>
+      <c r="J80" t="s">
+        <v>571</v>
+      </c>
+      <c r="K80" t="s">
+        <v>35</v>
+      </c>
+      <c r="L80" t="s">
+        <v>35</v>
+      </c>
+      <c r="M80" t="s">
+        <v>35</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+      <c r="O80" t="s">
+        <v>36</v>
+      </c>
+      <c r="P80" t="s">
+        <v>572</v>
+      </c>
+      <c r="Q80">
+        <v>29</v>
+      </c>
+      <c r="R80">
+        <v>47</v>
+      </c>
+      <c r="S80">
+        <v>20</v>
+      </c>
+      <c r="T80">
+        <v>56</v>
+      </c>
+      <c r="U80" t="s">
+        <v>561</v>
+      </c>
+      <c r="V80" t="s">
+        <v>35</v>
+      </c>
+      <c r="W80" t="s">
+        <v>573</v>
+      </c>
+      <c r="X80" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>574</v>
+      </c>
+      <c r="B81" t="s">
+        <v>26</v>
+      </c>
+      <c r="C81" t="s">
+        <v>575</v>
+      </c>
+      <c r="D81" t="s">
+        <v>43</v>
+      </c>
+      <c r="E81" t="s">
+        <v>54</v>
+      </c>
+      <c r="F81" t="s">
+        <v>45</v>
+      </c>
+      <c r="G81" t="s">
+        <v>103</v>
+      </c>
+      <c r="H81">
+        <v>74</v>
+      </c>
+      <c r="I81" t="s">
+        <v>47</v>
+      </c>
+      <c r="J81" t="s">
+        <v>576</v>
+      </c>
+      <c r="K81" t="s">
+        <v>35</v>
+      </c>
+      <c r="L81" t="s">
+        <v>35</v>
+      </c>
+      <c r="M81" t="s">
+        <v>35</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+      <c r="O81" t="s">
+        <v>36</v>
+      </c>
+      <c r="P81" t="s">
+        <v>577</v>
+      </c>
+      <c r="Q81">
+        <v>28</v>
+      </c>
+      <c r="R81">
+        <v>46</v>
+      </c>
+      <c r="S81">
+        <v>20</v>
+      </c>
+      <c r="T81">
+        <v>54</v>
+      </c>
+      <c r="U81" t="s">
+        <v>561</v>
+      </c>
+      <c r="V81" t="s">
+        <v>35</v>
+      </c>
+      <c r="W81" t="s">
+        <v>578</v>
+      </c>
+      <c r="X81" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>579</v>
+      </c>
+      <c r="B82" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" t="s">
+        <v>580</v>
+      </c>
+      <c r="D82" t="s">
+        <v>43</v>
+      </c>
+      <c r="E82" t="s">
+        <v>54</v>
+      </c>
+      <c r="F82" t="s">
+        <v>45</v>
+      </c>
+      <c r="G82" t="s">
+        <v>262</v>
+      </c>
+      <c r="H82">
+        <v>74</v>
+      </c>
+      <c r="I82" t="s">
+        <v>566</v>
+      </c>
+      <c r="J82" t="s">
+        <v>581</v>
+      </c>
+      <c r="K82" t="s">
+        <v>35</v>
+      </c>
+      <c r="L82" t="s">
+        <v>35</v>
+      </c>
+      <c r="M82" t="s">
+        <v>35</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82" t="s">
+        <v>36</v>
+      </c>
+      <c r="P82" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q82">
+        <v>28</v>
+      </c>
+      <c r="R82">
+        <v>46</v>
+      </c>
+      <c r="S82">
+        <v>20</v>
+      </c>
+      <c r="T82">
+        <v>54</v>
+      </c>
+      <c r="U82" t="s">
+        <v>561</v>
+      </c>
+      <c r="V82" t="s">
+        <v>35</v>
+      </c>
+      <c r="W82" t="s">
+        <v>583</v>
+      </c>
+      <c r="X82" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>584</v>
+      </c>
+      <c r="B83" t="s">
+        <v>26</v>
+      </c>
+      <c r="C83" t="s">
+        <v>585</v>
+      </c>
+      <c r="D83" t="s">
+        <v>43</v>
+      </c>
+      <c r="E83" t="s">
+        <v>446</v>
+      </c>
+      <c r="F83" t="s">
+        <v>447</v>
+      </c>
+      <c r="G83" t="s">
+        <v>586</v>
+      </c>
+      <c r="H83">
+        <v>152</v>
+      </c>
+      <c r="I83" t="s">
+        <v>135</v>
+      </c>
+      <c r="J83" t="s">
+        <v>587</v>
+      </c>
+      <c r="K83" t="s">
+        <v>561</v>
+      </c>
+      <c r="L83" t="s">
+        <v>588</v>
+      </c>
+      <c r="M83" t="s">
+        <v>82</v>
+      </c>
+      <c r="N83">
+        <v>25</v>
+      </c>
+      <c r="O83" t="s">
+        <v>36</v>
+      </c>
+      <c r="P83" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q83">
+        <v>62</v>
+      </c>
+      <c r="R83">
+        <v>90</v>
+      </c>
+      <c r="S83">
+        <v>0</v>
+      </c>
+      <c r="T83">
+        <v>152</v>
+      </c>
+      <c r="U83" t="s">
+        <v>561</v>
+      </c>
+      <c r="V83" t="s">
+        <v>35</v>
+      </c>
+      <c r="W83" t="s">
+        <v>589</v>
+      </c>
+      <c r="X83" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>590</v>
+      </c>
+      <c r="B84" t="s">
+        <v>26</v>
+      </c>
+      <c r="C84" t="s">
+        <v>591</v>
+      </c>
+      <c r="D84" t="s">
+        <v>43</v>
+      </c>
+      <c r="E84" t="s">
+        <v>302</v>
+      </c>
+      <c r="F84" t="s">
+        <v>124</v>
+      </c>
+      <c r="G84" t="s">
+        <v>592</v>
+      </c>
+      <c r="H84">
+        <v>76</v>
+      </c>
+      <c r="I84" t="s">
+        <v>593</v>
+      </c>
+      <c r="J84" t="s">
+        <v>594</v>
+      </c>
+      <c r="K84" t="s">
+        <v>287</v>
+      </c>
+      <c r="L84" t="s">
+        <v>595</v>
+      </c>
+      <c r="M84" t="s">
+        <v>82</v>
+      </c>
+      <c r="N84">
+        <v>18</v>
+      </c>
+      <c r="O84" t="s">
+        <v>36</v>
+      </c>
+      <c r="P84" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q84">
+        <v>29</v>
+      </c>
+      <c r="R84">
+        <v>47</v>
+      </c>
+      <c r="S84">
+        <v>0</v>
+      </c>
+      <c r="T84">
+        <v>76</v>
+      </c>
+      <c r="U84" t="s">
+        <v>561</v>
+      </c>
+      <c r="V84" t="s">
+        <v>35</v>
+      </c>
+      <c r="W84" t="s">
+        <v>596</v>
+      </c>
+      <c r="X84" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>597</v>
+      </c>
+      <c r="B85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C85" t="s">
+        <v>598</v>
+      </c>
+      <c r="D85" t="s">
+        <v>43</v>
+      </c>
+      <c r="E85" t="s">
+        <v>54</v>
+      </c>
+      <c r="F85" t="s">
+        <v>45</v>
+      </c>
+      <c r="G85" t="s">
+        <v>103</v>
+      </c>
+      <c r="H85">
+        <v>76</v>
+      </c>
+      <c r="I85" t="s">
+        <v>593</v>
+      </c>
+      <c r="J85" t="s">
+        <v>599</v>
+      </c>
+      <c r="K85" t="s">
+        <v>561</v>
+      </c>
+      <c r="L85" t="s">
+        <v>600</v>
+      </c>
+      <c r="M85" t="s">
+        <v>82</v>
+      </c>
+      <c r="N85">
+        <v>18</v>
+      </c>
+      <c r="O85" t="s">
+        <v>36</v>
+      </c>
+      <c r="P85" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q85">
+        <v>29</v>
+      </c>
+      <c r="R85">
+        <v>47</v>
+      </c>
+      <c r="S85">
+        <v>0</v>
+      </c>
+      <c r="T85">
+        <v>76</v>
+      </c>
+      <c r="U85" t="s">
+        <v>561</v>
+      </c>
+      <c r="V85" t="s">
+        <v>35</v>
+      </c>
+      <c r="W85" t="s">
+        <v>601</v>
+      </c>
+      <c r="X85" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>602</v>
+      </c>
+      <c r="B86" t="s">
+        <v>26</v>
+      </c>
+      <c r="C86" t="s">
+        <v>603</v>
+      </c>
+      <c r="D86" t="s">
+        <v>43</v>
+      </c>
+      <c r="E86" t="s">
+        <v>367</v>
+      </c>
+      <c r="F86" t="s">
+        <v>124</v>
+      </c>
+      <c r="G86" t="s">
+        <v>70</v>
+      </c>
+      <c r="H86">
+        <v>76</v>
+      </c>
+      <c r="I86" t="s">
+        <v>604</v>
+      </c>
+      <c r="J86" t="s">
+        <v>605</v>
+      </c>
+      <c r="K86" t="s">
+        <v>35</v>
+      </c>
+      <c r="L86" t="s">
+        <v>35</v>
+      </c>
+      <c r="M86" t="s">
+        <v>35</v>
+      </c>
+      <c r="N86">
+        <v>0</v>
+      </c>
+      <c r="O86" t="s">
+        <v>36</v>
+      </c>
+      <c r="P86" t="s">
+        <v>606</v>
+      </c>
+      <c r="Q86">
+        <v>29</v>
+      </c>
+      <c r="R86">
+        <v>47</v>
+      </c>
+      <c r="S86">
+        <v>20</v>
+      </c>
+      <c r="T86">
+        <v>56</v>
+      </c>
+      <c r="U86" t="s">
+        <v>607</v>
+      </c>
+      <c r="V86" t="s">
+        <v>35</v>
+      </c>
+      <c r="W86" t="s">
+        <v>608</v>
+      </c>
+      <c r="X86" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>609</v>
+      </c>
+      <c r="B87" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" t="s">
+        <v>610</v>
+      </c>
+      <c r="D87" t="s">
+        <v>43</v>
+      </c>
+      <c r="E87" t="s">
+        <v>54</v>
+      </c>
+      <c r="F87" t="s">
+        <v>45</v>
+      </c>
+      <c r="G87" t="s">
+        <v>103</v>
+      </c>
+      <c r="H87">
+        <v>74</v>
+      </c>
+      <c r="I87" t="s">
+        <v>611</v>
+      </c>
+      <c r="J87" t="s">
+        <v>612</v>
+      </c>
+      <c r="K87" t="s">
+        <v>35</v>
+      </c>
+      <c r="L87" t="s">
+        <v>35</v>
+      </c>
+      <c r="M87" t="s">
+        <v>35</v>
+      </c>
+      <c r="N87">
+        <v>0</v>
+      </c>
+      <c r="O87" t="s">
+        <v>36</v>
+      </c>
+      <c r="P87" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q87">
+        <v>28</v>
+      </c>
+      <c r="R87">
+        <v>46</v>
+      </c>
+      <c r="S87">
+        <v>20</v>
+      </c>
+      <c r="T87">
+        <v>54</v>
+      </c>
+      <c r="U87" t="s">
+        <v>607</v>
+      </c>
+      <c r="V87" t="s">
+        <v>35</v>
+      </c>
+      <c r="W87" t="s">
+        <v>614</v>
+      </c>
+      <c r="X87" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>615</v>
+      </c>
+      <c r="B88" t="s">
+        <v>26</v>
+      </c>
+      <c r="C88" t="s">
+        <v>616</v>
+      </c>
+      <c r="D88" t="s">
+        <v>43</v>
+      </c>
+      <c r="E88" t="s">
+        <v>367</v>
+      </c>
+      <c r="F88" t="s">
+        <v>45</v>
+      </c>
+      <c r="G88" t="s">
+        <v>70</v>
+      </c>
+      <c r="H88">
+        <v>74</v>
+      </c>
+      <c r="I88" t="s">
+        <v>617</v>
+      </c>
+      <c r="J88" t="s">
+        <v>618</v>
+      </c>
+      <c r="K88" t="s">
+        <v>35</v>
+      </c>
+      <c r="L88" t="s">
+        <v>35</v>
+      </c>
+      <c r="M88" t="s">
+        <v>35</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88" t="s">
+        <v>36</v>
+      </c>
+      <c r="P88" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q88">
+        <v>28</v>
+      </c>
+      <c r="R88">
+        <v>46</v>
+      </c>
+      <c r="S88">
+        <v>20</v>
+      </c>
+      <c r="T88">
+        <v>54</v>
+      </c>
+      <c r="U88" t="s">
+        <v>607</v>
+      </c>
+      <c r="V88" t="s">
+        <v>35</v>
+      </c>
+      <c r="W88" t="s">
+        <v>620</v>
+      </c>
+      <c r="X88" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>621</v>
+      </c>
+      <c r="B89" t="s">
+        <v>26</v>
+      </c>
+      <c r="C89" t="s">
+        <v>622</v>
+      </c>
+      <c r="D89" t="s">
+        <v>43</v>
+      </c>
+      <c r="E89" t="s">
+        <v>54</v>
+      </c>
+      <c r="F89" t="s">
+        <v>45</v>
+      </c>
+      <c r="G89" t="s">
+        <v>239</v>
+      </c>
+      <c r="H89">
+        <v>70</v>
+      </c>
+      <c r="I89" t="s">
+        <v>623</v>
+      </c>
+      <c r="J89" t="s">
+        <v>624</v>
+      </c>
+      <c r="K89" t="s">
+        <v>561</v>
+      </c>
+      <c r="L89" t="s">
+        <v>625</v>
+      </c>
+      <c r="M89" t="s">
+        <v>82</v>
+      </c>
+      <c r="N89">
+        <v>18</v>
+      </c>
+      <c r="O89" t="s">
+        <v>36</v>
+      </c>
+      <c r="P89" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q89">
+        <v>28</v>
+      </c>
+      <c r="R89">
+        <v>42</v>
+      </c>
+      <c r="S89">
+        <v>0</v>
+      </c>
+      <c r="T89">
+        <v>70</v>
+      </c>
+      <c r="U89" t="s">
+        <v>607</v>
+      </c>
+      <c r="V89" t="s">
+        <v>35</v>
+      </c>
+      <c r="W89" t="s">
+        <v>627</v>
+      </c>
+      <c r="X89" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>628</v>
+      </c>
+      <c r="B90" t="s">
+        <v>26</v>
+      </c>
+      <c r="C90" t="s">
+        <v>629</v>
+      </c>
+      <c r="D90" t="s">
+        <v>43</v>
+      </c>
+      <c r="E90" t="s">
+        <v>164</v>
+      </c>
+      <c r="F90" t="s">
+        <v>156</v>
+      </c>
+      <c r="G90" t="s">
+        <v>630</v>
+      </c>
+      <c r="H90">
+        <v>148</v>
+      </c>
+      <c r="I90" t="s">
+        <v>135</v>
+      </c>
+      <c r="J90" t="s">
+        <v>631</v>
+      </c>
+      <c r="K90" t="s">
+        <v>632</v>
+      </c>
+      <c r="L90" t="s">
+        <v>633</v>
+      </c>
+      <c r="M90" t="s">
+        <v>82</v>
+      </c>
+      <c r="N90">
+        <v>25</v>
+      </c>
+      <c r="O90" t="s">
+        <v>120</v>
+      </c>
+      <c r="P90" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q90">
+        <v>56</v>
+      </c>
+      <c r="R90">
+        <v>92</v>
+      </c>
+      <c r="S90">
+        <v>0</v>
+      </c>
+      <c r="T90">
+        <v>148</v>
+      </c>
+      <c r="U90" t="s">
+        <v>632</v>
+      </c>
+      <c r="V90" t="s">
+        <v>35</v>
+      </c>
+      <c r="W90" t="s">
+        <v>634</v>
+      </c>
+      <c r="X90" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>635</v>
+      </c>
+      <c r="B91" t="s">
+        <v>26</v>
+      </c>
+      <c r="C91" t="s">
+        <v>636</v>
+      </c>
+      <c r="D91" t="s">
+        <v>43</v>
+      </c>
+      <c r="E91" t="s">
+        <v>367</v>
+      </c>
+      <c r="F91" t="s">
+        <v>45</v>
+      </c>
+      <c r="G91" t="s">
+        <v>70</v>
+      </c>
+      <c r="H91">
+        <v>74</v>
+      </c>
+      <c r="I91" t="s">
+        <v>637</v>
+      </c>
+      <c r="J91" t="s">
+        <v>638</v>
+      </c>
+      <c r="K91" t="s">
+        <v>35</v>
+      </c>
+      <c r="L91" t="s">
+        <v>35</v>
+      </c>
+      <c r="M91" t="s">
+        <v>35</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>36</v>
+      </c>
+      <c r="P91" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q91">
+        <v>28</v>
+      </c>
+      <c r="R91">
+        <v>46</v>
+      </c>
+      <c r="S91">
+        <v>20</v>
+      </c>
+      <c r="T91">
+        <v>54</v>
+      </c>
+      <c r="U91" t="s">
+        <v>632</v>
+      </c>
+      <c r="V91" t="s">
+        <v>35</v>
+      </c>
+      <c r="W91" t="s">
+        <v>640</v>
+      </c>
+      <c r="X91" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>641</v>
+      </c>
+      <c r="B92" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" t="s">
+        <v>642</v>
+      </c>
+      <c r="D92" t="s">
+        <v>643</v>
+      </c>
+      <c r="E92" t="s">
+        <v>54</v>
+      </c>
+      <c r="F92" t="s">
+        <v>45</v>
+      </c>
+      <c r="G92" t="s">
+        <v>103</v>
+      </c>
+      <c r="H92">
+        <v>74</v>
+      </c>
+      <c r="I92" t="s">
+        <v>644</v>
+      </c>
+      <c r="J92" t="s">
+        <v>645</v>
+      </c>
+      <c r="K92" t="s">
+        <v>35</v>
+      </c>
+      <c r="L92" t="s">
+        <v>35</v>
+      </c>
+      <c r="M92" t="s">
+        <v>35</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>36</v>
+      </c>
+      <c r="P92" t="s">
+        <v>646</v>
+      </c>
+      <c r="Q92">
+        <v>28</v>
+      </c>
+      <c r="R92">
+        <v>46</v>
+      </c>
+      <c r="S92">
+        <v>20</v>
+      </c>
+      <c r="T92">
+        <v>54</v>
+      </c>
+      <c r="U92" t="s">
+        <v>647</v>
+      </c>
+      <c r="V92" t="s">
+        <v>35</v>
+      </c>
+      <c r="W92" t="s">
+        <v>648</v>
+      </c>
+      <c r="X92" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>649</v>
+      </c>
+      <c r="B93" t="s">
+        <v>26</v>
+      </c>
+      <c r="C93" t="s">
+        <v>528</v>
+      </c>
+      <c r="D93" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" t="s">
+        <v>367</v>
+      </c>
+      <c r="F93" t="s">
+        <v>124</v>
+      </c>
+      <c r="G93" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93">
+        <v>76</v>
+      </c>
+      <c r="I93" t="s">
+        <v>141</v>
+      </c>
+      <c r="J93" t="s">
+        <v>650</v>
+      </c>
+      <c r="K93" t="s">
+        <v>647</v>
+      </c>
+      <c r="L93" t="s">
+        <v>651</v>
+      </c>
+      <c r="M93" t="s">
+        <v>82</v>
+      </c>
+      <c r="N93">
+        <v>25</v>
+      </c>
+      <c r="O93" t="s">
+        <v>120</v>
+      </c>
+      <c r="P93" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q93">
+        <v>29</v>
+      </c>
+      <c r="R93">
+        <v>47</v>
+      </c>
+      <c r="S93">
+        <v>0</v>
+      </c>
+      <c r="T93">
+        <v>76</v>
+      </c>
+      <c r="U93" t="s">
+        <v>647</v>
+      </c>
+      <c r="V93" t="s">
+        <v>35</v>
+      </c>
+      <c r="W93" t="s">
+        <v>35</v>
+      </c>
+      <c r="X93" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>652</v>
+      </c>
+      <c r="B94" t="s">
+        <v>26</v>
+      </c>
+      <c r="C94" t="s">
+        <v>653</v>
+      </c>
+      <c r="D94" t="s">
+        <v>643</v>
+      </c>
+      <c r="E94" t="s">
+        <v>54</v>
+      </c>
+      <c r="F94" t="s">
+        <v>124</v>
+      </c>
+      <c r="G94" t="s">
+        <v>55</v>
+      </c>
+      <c r="H94">
+        <v>76</v>
+      </c>
+      <c r="I94" t="s">
+        <v>47</v>
+      </c>
+      <c r="J94" t="s">
+        <v>654</v>
+      </c>
+      <c r="K94" t="s">
+        <v>35</v>
+      </c>
+      <c r="L94" t="s">
+        <v>35</v>
+      </c>
+      <c r="M94" t="s">
+        <v>35</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94" t="s">
+        <v>36</v>
+      </c>
+      <c r="P94" t="s">
+        <v>655</v>
+      </c>
+      <c r="Q94">
+        <v>29</v>
+      </c>
+      <c r="R94">
+        <v>47</v>
+      </c>
+      <c r="S94">
+        <v>20</v>
+      </c>
+      <c r="T94">
+        <v>56</v>
+      </c>
+      <c r="U94" t="s">
+        <v>647</v>
+      </c>
+      <c r="V94" t="s">
+        <v>35</v>
+      </c>
+      <c r="W94" t="s">
+        <v>656</v>
+      </c>
+      <c r="X94" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>657</v>
+      </c>
+      <c r="B95" t="s">
+        <v>26</v>
+      </c>
+      <c r="C95" t="s">
+        <v>658</v>
+      </c>
+      <c r="D95" t="s">
+        <v>659</v>
+      </c>
+      <c r="E95" t="s">
+        <v>660</v>
+      </c>
+      <c r="F95" t="s">
+        <v>661</v>
+      </c>
+      <c r="G95" t="s">
+        <v>662</v>
+      </c>
+      <c r="H95">
+        <v>370</v>
+      </c>
+      <c r="I95" t="s">
+        <v>663</v>
+      </c>
+      <c r="J95" t="s">
+        <v>664</v>
+      </c>
+      <c r="K95" t="s">
+        <v>485</v>
+      </c>
+      <c r="L95" t="s">
+        <v>539</v>
+      </c>
+      <c r="M95" t="s">
+        <v>82</v>
+      </c>
+      <c r="N95">
+        <v>18</v>
+      </c>
+      <c r="O95" t="s">
+        <v>36</v>
+      </c>
+      <c r="P95" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q95">
+        <v>140</v>
+      </c>
+      <c r="R95">
+        <v>230</v>
+      </c>
+      <c r="S95">
+        <v>0</v>
+      </c>
+      <c r="T95">
+        <v>370</v>
+      </c>
+      <c r="U95" t="s">
+        <v>647</v>
+      </c>
+      <c r="V95" t="s">
+        <v>35</v>
+      </c>
+      <c r="W95" t="s">
+        <v>665</v>
+      </c>
+      <c r="X95" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>666</v>
+      </c>
+      <c r="B96" t="s">
+        <v>26</v>
+      </c>
+      <c r="C96" t="s">
+        <v>667</v>
+      </c>
+      <c r="D96" t="s">
+        <v>43</v>
+      </c>
+      <c r="E96" t="s">
+        <v>367</v>
+      </c>
+      <c r="F96" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" t="s">
+        <v>275</v>
+      </c>
+      <c r="H96">
+        <v>72</v>
+      </c>
+      <c r="I96" t="s">
+        <v>199</v>
+      </c>
+      <c r="J96" t="s">
+        <v>668</v>
+      </c>
+      <c r="K96" t="s">
+        <v>35</v>
+      </c>
+      <c r="L96" t="s">
+        <v>35</v>
+      </c>
+      <c r="M96" t="s">
+        <v>35</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96" t="s">
+        <v>36</v>
+      </c>
+      <c r="P96" t="s">
+        <v>669</v>
+      </c>
+      <c r="Q96">
+        <v>28</v>
+      </c>
+      <c r="R96">
+        <v>44</v>
+      </c>
+      <c r="S96">
+        <v>72</v>
+      </c>
+      <c r="T96">
+        <v>0</v>
+      </c>
+      <c r="U96" t="s">
+        <v>647</v>
+      </c>
+      <c r="V96" t="s">
+        <v>35</v>
+      </c>
+      <c r="W96" t="s">
+        <v>670</v>
+      </c>
+      <c r="X96" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>671</v>
+      </c>
+      <c r="B97" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" t="s">
+        <v>672</v>
+      </c>
+      <c r="D97" t="s">
+        <v>643</v>
+      </c>
+      <c r="E97" t="s">
+        <v>673</v>
+      </c>
+      <c r="F97" t="s">
+        <v>674</v>
+      </c>
+      <c r="G97" t="s">
+        <v>675</v>
+      </c>
+      <c r="H97">
+        <v>264</v>
+      </c>
+      <c r="I97" t="s">
+        <v>440</v>
+      </c>
+      <c r="J97" t="s">
+        <v>676</v>
+      </c>
+      <c r="K97" t="s">
+        <v>677</v>
+      </c>
+      <c r="L97" t="s">
+        <v>678</v>
+      </c>
+      <c r="M97" t="s">
+        <v>82</v>
+      </c>
+      <c r="N97">
+        <v>25</v>
+      </c>
+      <c r="O97" t="s">
+        <v>36</v>
+      </c>
+      <c r="P97" t="s">
+        <v>679</v>
+      </c>
+      <c r="Q97">
+        <v>112</v>
+      </c>
+      <c r="R97">
+        <v>152</v>
+      </c>
+      <c r="S97">
+        <v>0</v>
+      </c>
+      <c r="T97">
+        <v>264</v>
+      </c>
+      <c r="U97" t="s">
+        <v>677</v>
+      </c>
+      <c r="V97" t="s">
+        <v>35</v>
+      </c>
+      <c r="W97" t="s">
+        <v>680</v>
+      </c>
+      <c r="X97" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>681</v>
+      </c>
+      <c r="B98" t="s">
+        <v>26</v>
+      </c>
+      <c r="C98" t="s">
+        <v>682</v>
+      </c>
+      <c r="D98" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" t="s">
+        <v>191</v>
+      </c>
+      <c r="F98" t="s">
+        <v>359</v>
+      </c>
+      <c r="G98" t="s">
+        <v>683</v>
+      </c>
+      <c r="H98">
+        <v>296</v>
+      </c>
+      <c r="I98" t="s">
+        <v>199</v>
+      </c>
+      <c r="J98" t="s">
+        <v>684</v>
+      </c>
+      <c r="K98" t="s">
+        <v>35</v>
+      </c>
+      <c r="L98" t="s">
+        <v>35</v>
+      </c>
+      <c r="M98" t="s">
+        <v>685</v>
+      </c>
+      <c r="N98">
+        <v>10</v>
+      </c>
+      <c r="O98" t="s">
+        <v>120</v>
+      </c>
+      <c r="P98" t="s">
+        <v>686</v>
+      </c>
+      <c r="Q98">
+        <v>134</v>
+      </c>
+      <c r="R98">
+        <v>162</v>
+      </c>
+      <c r="S98">
+        <v>50</v>
+      </c>
+      <c r="T98">
+        <v>246</v>
+      </c>
+      <c r="U98" t="s">
+        <v>687</v>
+      </c>
+      <c r="V98" t="s">
+        <v>35</v>
+      </c>
+      <c r="W98" t="s">
+        <v>688</v>
+      </c>
+      <c r="X98" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>689</v>
+      </c>
+      <c r="B99" t="s">
+        <v>26</v>
+      </c>
+      <c r="C99" t="s">
+        <v>690</v>
+      </c>
+      <c r="D99" t="s">
+        <v>43</v>
+      </c>
+      <c r="E99" t="s">
+        <v>367</v>
+      </c>
+      <c r="F99" t="s">
+        <v>124</v>
+      </c>
+      <c r="G99" t="s">
+        <v>70</v>
+      </c>
+      <c r="H99">
+        <v>76</v>
+      </c>
+      <c r="I99" t="s">
+        <v>135</v>
+      </c>
+      <c r="J99" t="s">
+        <v>691</v>
+      </c>
+      <c r="K99" t="s">
+        <v>485</v>
+      </c>
+      <c r="L99" t="s">
+        <v>692</v>
+      </c>
+      <c r="M99" t="s">
+        <v>82</v>
+      </c>
+      <c r="N99">
+        <v>25</v>
+      </c>
+      <c r="O99" t="s">
+        <v>120</v>
+      </c>
+      <c r="P99" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q99">
+        <v>29</v>
+      </c>
+      <c r="R99">
+        <v>47</v>
+      </c>
+      <c r="S99">
+        <v>0</v>
+      </c>
+      <c r="T99">
+        <v>76</v>
+      </c>
+      <c r="U99" t="s">
+        <v>687</v>
+      </c>
+      <c r="V99" t="s">
+        <v>35</v>
+      </c>
+      <c r="W99" t="s">
+        <v>35</v>
+      </c>
+      <c r="X99" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>694</v>
+      </c>
+      <c r="B100" t="s">
+        <v>26</v>
+      </c>
+      <c r="C100" t="s">
+        <v>695</v>
+      </c>
+      <c r="D100" t="s">
+        <v>643</v>
+      </c>
+      <c r="E100" t="s">
+        <v>54</v>
+      </c>
+      <c r="F100" t="s">
+        <v>30</v>
+      </c>
+      <c r="G100" t="s">
+        <v>103</v>
+      </c>
+      <c r="H100">
+        <v>72</v>
+      </c>
+      <c r="I100" t="s">
+        <v>199</v>
+      </c>
+      <c r="J100" t="s">
+        <v>696</v>
+      </c>
+      <c r="K100" t="s">
+        <v>35</v>
+      </c>
+      <c r="L100" t="s">
+        <v>35</v>
+      </c>
+      <c r="M100" t="s">
+        <v>685</v>
+      </c>
+      <c r="N100">
+        <v>10</v>
+      </c>
+      <c r="O100" t="s">
+        <v>36</v>
+      </c>
+      <c r="P100" t="s">
+        <v>697</v>
+      </c>
+      <c r="Q100">
+        <v>28</v>
+      </c>
+      <c r="R100">
+        <v>44</v>
+      </c>
+      <c r="S100">
+        <v>20</v>
+      </c>
+      <c r="T100">
+        <v>52</v>
+      </c>
+      <c r="U100" t="s">
+        <v>698</v>
+      </c>
+      <c r="V100" t="s">
+        <v>35</v>
+      </c>
+      <c r="W100" t="s">
+        <v>699</v>
+      </c>
+      <c r="X100" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y100" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>700</v>
+      </c>
+      <c r="B101" t="s">
+        <v>26</v>
+      </c>
+      <c r="C101" t="s">
+        <v>701</v>
+      </c>
+      <c r="D101" t="s">
+        <v>643</v>
+      </c>
+      <c r="E101" t="s">
+        <v>54</v>
+      </c>
+      <c r="F101" t="s">
+        <v>30</v>
+      </c>
+      <c r="G101" t="s">
+        <v>95</v>
+      </c>
+      <c r="H101">
+        <v>72</v>
+      </c>
+      <c r="I101" t="s">
+        <v>199</v>
+      </c>
+      <c r="J101" t="s">
+        <v>702</v>
+      </c>
+      <c r="K101" t="s">
+        <v>35</v>
+      </c>
+      <c r="L101" t="s">
+        <v>35</v>
+      </c>
+      <c r="M101" t="s">
+        <v>685</v>
+      </c>
+      <c r="N101">
+        <v>10</v>
+      </c>
+      <c r="O101" t="s">
+        <v>36</v>
+      </c>
+      <c r="P101" t="s">
+        <v>703</v>
+      </c>
+      <c r="Q101">
+        <v>28</v>
+      </c>
+      <c r="R101">
+        <v>44</v>
+      </c>
+      <c r="S101">
+        <v>82</v>
+      </c>
+      <c r="T101">
+        <v>0</v>
+      </c>
+      <c r="U101" t="s">
+        <v>698</v>
+      </c>
+      <c r="V101" t="s">
+        <v>35</v>
+      </c>
+      <c r="W101" t="s">
+        <v>704</v>
+      </c>
+      <c r="X101" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y101" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>705</v>
+      </c>
+      <c r="B102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" t="s">
+        <v>706</v>
+      </c>
+      <c r="D102" t="s">
+        <v>43</v>
+      </c>
+      <c r="E102" t="s">
+        <v>367</v>
+      </c>
+      <c r="F102" t="s">
+        <v>30</v>
+      </c>
+      <c r="G102" t="s">
+        <v>95</v>
+      </c>
+      <c r="H102">
+        <v>72</v>
+      </c>
+      <c r="I102" t="s">
+        <v>224</v>
+      </c>
+      <c r="J102" t="s">
+        <v>707</v>
+      </c>
+      <c r="K102" t="s">
+        <v>698</v>
+      </c>
+      <c r="L102" t="s">
+        <v>678</v>
+      </c>
+      <c r="M102" t="s">
+        <v>82</v>
+      </c>
+      <c r="N102">
+        <v>18</v>
+      </c>
+      <c r="O102" t="s">
+        <v>120</v>
+      </c>
+      <c r="P102" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q102">
+        <v>28</v>
+      </c>
+      <c r="R102">
+        <v>44</v>
+      </c>
+      <c r="S102">
+        <v>0</v>
+      </c>
+      <c r="T102">
+        <v>72</v>
+      </c>
+      <c r="U102" t="s">
+        <v>698</v>
+      </c>
+      <c r="V102" t="s">
+        <v>35</v>
+      </c>
+      <c r="W102" t="s">
+        <v>35</v>
+      </c>
+      <c r="X102" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">